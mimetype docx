--- v0 (2026-05-26)
+++ v1 (2026-10-08)
@@ -2,131 +2,130 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11199" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="472"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1369"/>
+        <w:gridCol w:w="471"/>
+        <w:gridCol w:w="391"/>
+        <w:gridCol w:w="562"/>
+        <w:gridCol w:w="826"/>
+        <w:gridCol w:w="1368"/>
         <w:gridCol w:w="562"/>
         <w:gridCol w:w="733"/>
-        <w:gridCol w:w="1932"/>
-        <w:gridCol w:w="925"/>
+        <w:gridCol w:w="1901"/>
+        <w:gridCol w:w="954"/>
         <w:gridCol w:w="21"/>
         <w:gridCol w:w="336"/>
         <w:gridCol w:w="39"/>
         <w:gridCol w:w="301"/>
-        <w:gridCol w:w="330"/>
-        <w:gridCol w:w="7"/>
         <w:gridCol w:w="337"/>
+        <w:gridCol w:w="344"/>
         <w:gridCol w:w="340"/>
         <w:gridCol w:w="339"/>
         <w:gridCol w:w="339"/>
         <w:gridCol w:w="343"/>
         <w:gridCol w:w="346"/>
         <w:gridCol w:w="346"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA378F" w:rsidRPr="009C61D7" w:rsidTr="0033124A">
+      <w:tr w:rsidR="00BA378F" w:rsidRPr="009C61D7" w14:paraId="048E1302" w14:textId="77777777" w:rsidTr="0033124A">
         <w:trPr>
           <w:trHeight w:val="568"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11199" w:type="dxa"/>
-            <w:gridSpan w:val="22"/>
+            <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0014025C" w:rsidRPr="007D110E" w:rsidRDefault="00DB7DFB" w:rsidP="0033124A">
+          <w:p w14:paraId="7D536D1E" w14:textId="77777777" w:rsidR="0014025C" w:rsidRPr="007D110E" w:rsidRDefault="00DB7DFB" w:rsidP="0033124A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="7030A0"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="48F217F9" wp14:editId="0A8E96AF">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651072" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3F908387" wp14:editId="2612A703">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="margin">
                         <wp:align>center</wp:align>
                       </wp:positionH>
                       <wp:positionV relativeFrom="margin">
                         <wp:align>top</wp:align>
                       </wp:positionV>
                       <wp:extent cx="4260850" cy="476250"/>
                       <wp:effectExtent l="9525" t="9525" r="15875" b="9525"/>
                       <wp:wrapSquare wrapText="bothSides"/>
                       <wp:docPr id="58" name="群組 3"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="4260850" cy="476250"/>
                                 <a:chOff x="0" y="0"/>
@@ -145,51 +144,51 @@
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="19050">
                                   <a:solidFill>
                                     <a:srgbClr val="FF0000"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w:rsidR="0033124A" w:rsidRDefault="0033124A" w:rsidP="0033124A">
+                                  <w:p w14:paraId="04C56B00" w14:textId="77777777" w:rsidR="0033124A" w:rsidRDefault="0033124A" w:rsidP="0033124A">
                                     <w:pPr>
                                       <w:jc w:val="center"/>
                                     </w:pPr>
                                     <w:r w:rsidRPr="007F2995">
                                       <w:rPr>
                                         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                         <w:b/>
                                         <w:color w:val="FF0000"/>
                                         <w:spacing w:val="-12"/>
                                         <w:sz w:val="48"/>
                                         <w:szCs w:val="48"/>
                                       </w:rPr>
                                       <w:t>陪產檢及陪產假</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="60" name="矩形 2"/>
                               <wps:cNvSpPr>
                                 <a:spLocks noChangeArrowheads="1"/>
@@ -201,116 +200,116 @@
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="19050">
                                   <a:solidFill>
                                     <a:srgbClr val="FFFFFF"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w:rsidR="0033124A" w:rsidRPr="00B22E22" w:rsidRDefault="0033124A" w:rsidP="0033124A">
+                                  <w:p w14:paraId="24768DB2" w14:textId="77777777" w:rsidR="0033124A" w:rsidRPr="00B22E22" w:rsidRDefault="0033124A" w:rsidP="0033124A">
                                     <w:pPr>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
                                         <w:color w:val="403152"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00B22E22">
                                       <w:rPr>
                                         <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                         <w:b/>
                                         <w:color w:val="403152"/>
                                         <w:spacing w:val="-12"/>
                                         <w:sz w:val="48"/>
                                         <w:szCs w:val="48"/>
                                       </w:rPr>
                                       <w:t>薪資補助申請書</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="ctr" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="48F217F9" id="群組 3" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:335.5pt;height:37.5pt;z-index:251652608;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin" coordsize="42608,4762" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgMDKkKQMAALoJAAAOAAAAZHJzL2Uyb0RvYy54bWzsVstu1DAU3SPxD5b30zzm0ZmomaqaR4XE&#10;o1LhAzyOk1gkdrA9zRTEjv9AQmz4AJbwN6i/wbWTTGdakFArKhZkkVzH9vW959xzk6PjTVmgC6Y0&#10;lyLGwYGPERNUJlxkMX71ctkbY6QNEQkppGAxvmQaH08fPzqqq4iFMpdFwhQCJ0JHdRXj3Jgq8jxN&#10;c1YSfSArJmAylaokBoYq8xJFavBeFl7o+yOvliqplKRMa3g7bybx1PlPU0bNizTVzKAixhCbcXfl&#10;7it796ZHJMoUqXJO2zDIHaIoCRdw6NbVnBiC1orfclVyqqSWqTmgsvRkmnLKXA6QTeDfyOZUyXXl&#10;csmiOqu2MAG0N3C6s1v6/OJMIZ7EeAhMCVICR1ffP199/YD6Fpy6yiJYc6qq8+pMNRmC+VTS1xqm&#10;vZvzdpw1i9GqfiYT8EfWRjpwNqkqrQtIG20cB5dbDtjGIAovB+HIHw+BKgpzg8NRCLYjiebA5K1t&#10;NF/sbrzeZjd5JGqOdGG2YdmcoNb0NZz6fnCe56RijiVtoergnGzh/Pjlx7dPKGjgdGs6LHUDJBJy&#10;lhORsROlZJ0zkkBIbj0EvrPBDjTQcDdkwyD0ISiH66g/3AOIRJXS5pTJElkjxgqU4zgjF0+1abDs&#10;llgKhVzyonDEFALVEO7EB6bslJYFT+ysG6hsNSsUuiAgwOXSh6s9eG9ZyQ20gYKXMR7bNS3nFoqF&#10;SNwxhvCisYHWQljnUDMQXGs1cns38SeL8WI86EEhLXoDfz7vnSxng95oGRwO5/35bDYP3ts4g0GU&#10;8yRhwobaST8Y/FkttE2oEe1W/Hsp6f3Ml3DdztzbD8OVLGTVPV12rgYs7U3lms1qA4DYWljJ5BKq&#10;QcmmrUEbBiOX6i1GNbS0GOs3a6IYRsUTARVl+19nqM5YdQYRFLbG2GDUmDPT9Ml1pXiWg+fA0Svk&#10;Ceg55a4orqNwvcDp6oEENoJ02n7VCCx8QIGFQX8CWoIWFYSH9lxXjK6B/Qsy+3Wxkei/zJzaO3l1&#10;z9/JzH0Xt337r6iNGnV/vbnPG/wguHzanxn7B7I7Bnv3l2v6EwAA//8DAFBLAwQUAAYACAAAACEA&#10;KC/DftsAAAAEAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91EaSsxm1KKeiqC&#10;rSDeptlpEpqdDdltkv57Ry96efB4w3vf5KvJtWqgPjSeDaSzBBRx6W3DlYGP/cvdI6gQkS22nsnA&#10;hQKsiuurHDPrR36nYRcrJSUcMjRQx9hlWoeyJodh5jtiyY6+dxjF9pW2PY5S7lp9nyQL7bBhWaix&#10;o01N5Wl3dgZeRxzXD+nzsD0dN5ev/fztc5uSMbc30/oJVKQp/h3DD76gQyFMB39mG1RrQB6JvyrZ&#10;YpmKPRhYzhPQRa7/wxffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOAwMqQpAwAAugkA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACgvw37bAAAA&#10;BAEAAA8AAAAAAAAAAAAAAAAAgwUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACLBgAA&#10;AAA=&#10;">
+                    <v:group w14:anchorId="3F908387" id="群組 3" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:335.5pt;height:37.5pt;z-index:251651072;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin" coordsize="42608,4762" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQABHioFqwIAAMYHAAAOAAAAZHJzL2Uyb0RvYy54bWzMVV1O3DAQfq/UO1h+L/kBFojIIgQsqkRb&#10;JNoDeB0nserY7ti7WXqZSn3rIXqcqtfo2MkuC7yBQM2DNY4945nv+8Y+Pll1iiwFOGl0SbOdlBKh&#10;uamkbkr65fPs3SElzjNdMWW0KOmtcPRk+vbNcW8LkZvWqEoAwSDaFb0taeu9LZLE8VZ0zO0YKzQu&#10;1gY65nEKTVIB6zF6p5I8TSdJb6CyYLhwDv+eD4t0GuPXteD+U1074YkqKebm4whxnIcxmR6zogFm&#10;W8nHNNgTsuiY1HjoJtQ584wsQD4K1UkOxpna73DTJaauJRexBqwmSx9UcwlmYWMtTdE3dgMTQvsA&#10;pyeH5R+Xl2Bv7DUM2aN5ZfhXh7gkvW2K7fUwb4bNZN5/MBXyyRbexMJXNXQhBJZEVhHf2w2+YuUJ&#10;x597+SQ93EcaOK7tHUxytCMBvEWWHrnx9mLb8c4tOCWsGI6MaY5pBdpRR+4OKvc8qG5aZkVkwAUo&#10;roHIqqT7R5Ro1mH5f3/8+vP7J8lCRuFo3LPG0g1AEm3OWqYbcQpg+lawClOK+zHxLYcwcUjD05DN&#10;szzFpCKuk939ewCxwoLzl8J0JBglBeyKyBlbXjk/YLneEijUZiaVisQoTXpM9yhFpsKSM0pWYTVO&#10;oJmfKSBLhs01m6X4jQff29ZJjy2uZFfSw7Bn5DxAcaGreIxnUg020qp01N4AxwCrX81XI8JzU90i&#10;SmCGVsarB43WwHdKemzjkrpvCwaCEvVeI9Kh59cGrI352mCao2tJPSWDeeaHu2FhQTYtRs5i2dqc&#10;os5rGcEKTA1ZjHmi3l5JeBMs557w8lcUXp7tHqHGsHWz/CCcy4p1Y/8P8pvh94Lyi42/6fMXUSH3&#10;8HwdxusQH4t4Q44PW3iNtudRt3fP7/QfAAAA//8DAFBLAwQUAAYACAAAACEAKC/DftsAAAAEAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91EaSsxm1KKeiqCrSDeptlpEpqdDdlt&#10;kv57Ry96efB4w3vf5KvJtWqgPjSeDaSzBBRx6W3DlYGP/cvdI6gQkS22nsnAhQKsiuurHDPrR36n&#10;YRcrJSUcMjRQx9hlWoeyJodh5jtiyY6+dxjF9pW2PY5S7lp9nyQL7bBhWaixo01N5Wl3dgZeRxzX&#10;D+nzsD0dN5ev/fztc5uSMbc30/oJVKQp/h3DD76gQyFMB39mG1RrQB6JvyrZYpmKPRhYzhPQRa7/&#10;wxffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAEeKgWrAgAAxgcAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACgvw37bAAAABAEAAA8AAAAAAAAA&#10;AAAAAAAABQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAANBgAAAAA=&#10;">
                       <v:rect id="矩形 1" o:spid="_x0000_s1027" style="position:absolute;width:21209;height:4635;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDZSFHRxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvhf6H8Aq91Wwtal2NUrSCN1Grpbfn5rm77eYlbqKu/74RBI/DzHzDDMeNqcSJal9aVvDaSkAQ&#10;Z1aXnCv4Ws9e3kH4gKyxskwKLuRhPHp8GGKq7ZmXdFqFXEQI+xQVFCG4VEqfFWTQt6wjjt7e1gZD&#10;lHUudY3nCDeVbCdJVxosOS4U6GhSUPa3OhoFh+nv23bhXX/987lr99zOfVebjlLPT83HAESgJtzD&#10;t/ZcK+j04fol/gA5+gcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDZSFHRxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" strokecolor="red" strokeweight="1.5pt">
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w:rsidR="0033124A" w:rsidRDefault="0033124A" w:rsidP="0033124A">
+                            <w:p w14:paraId="04C56B00" w14:textId="77777777" w:rsidR="0033124A" w:rsidRDefault="0033124A" w:rsidP="0033124A">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                               </w:pPr>
                               <w:r w:rsidRPr="007F2995">
                                 <w:rPr>
                                   <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:color w:val="FF0000"/>
                                   <w:spacing w:val="-12"/>
                                   <w:sz w:val="48"/>
                                   <w:szCs w:val="48"/>
                                 </w:rPr>
                                 <w:t>陪產檢及陪產假</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
                       <v:rect id="矩形 2" o:spid="_x0000_s1028" style="position:absolute;left:21399;top:127;width:21209;height:4635;visibility:visible;mso-wrap-style:square;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA+jEvowQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Na8JA&#10;EL0X+h+WEXqrG4Woja5ShLZC8aD14HHIjklIdjZkpzH213cPgsfH+15tBteonrpQeTYwGSegiHNv&#10;Ky4MnH4+XheggiBbbDyTgRsF2Kyfn1aYWX/lA/VHKVQM4ZChgVKkzbQOeUkOw9i3xJG7+M6hRNgV&#10;2nZ4jeGu0dMkmWmHFceGElvalpTXx19noJ5zmp7orb6dP9uvXfK3l8m3GPMyGt6XoIQGeYjv7p01&#10;MIvr45f4A/T6HwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAAAA&#10;AAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAD6MS+jBAAAA2wAAAA8AAAAA&#10;AAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD1AgAAAAA=&#10;" filled="f" strokecolor="white" strokeweight="1.5pt">
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w:rsidR="0033124A" w:rsidRPr="00B22E22" w:rsidRDefault="0033124A" w:rsidP="0033124A">
+                            <w:p w14:paraId="24768DB2" w14:textId="77777777" w:rsidR="0033124A" w:rsidRPr="00B22E22" w:rsidRDefault="0033124A" w:rsidP="0033124A">
                               <w:pPr>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:color w:val="403152"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00B22E22">
                                 <w:rPr>
                                   <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                   <w:b/>
                                   <w:color w:val="403152"/>
                                   <w:spacing w:val="-12"/>
                                   <w:sz w:val="48"/>
                                   <w:szCs w:val="48"/>
                                 </w:rPr>
                                 <w:t>薪資補助申請書</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
                       <w10:wrap type="square" anchorx="margin" anchory="margin"/>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
@@ -319,471 +318,417 @@
             <w:r w:rsidR="007F2995">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007F2995">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24EF1" w:rsidRPr="00B22E22" w:rsidTr="00B22E22">
+      <w:tr w:rsidR="00F24EF1" w:rsidRPr="00B22E22" w14:paraId="13372037" w14:textId="77777777" w:rsidTr="00B22E22">
         <w:trPr>
           <w:trHeight w:val="720"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="11199" w:type="dxa"/>
-            <w:gridSpan w:val="22"/>
+            <w:gridSpan w:val="21"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BD0678" w:rsidRPr="00B22E22" w:rsidRDefault="00DB7DFB" w:rsidP="00BD0678">
+          <w:p w14:paraId="597BF7FC" w14:textId="77777777" w:rsidR="00BD0678" w:rsidRPr="00B22E22" w:rsidRDefault="00DB7DFB" w:rsidP="00BD0678">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="20"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649536" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1B376848" wp14:editId="37A8482E">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251648000" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="349DF72E" wp14:editId="2B20786D">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>271145</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>53340</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1749425" cy="306070"/>
                       <wp:effectExtent l="13970" t="15240" r="8255" b="12065"/>
                       <wp:wrapNone/>
                       <wp:docPr id="57" name="Rectangle 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1749425" cy="306070"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="15875">
                                 <a:solidFill>
                                   <a:srgbClr val="3F3151"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="0014025C" w:rsidRPr="00B22E22" w:rsidRDefault="0014025C" w:rsidP="00BF4AF3">
+                                <w:p w14:paraId="2B0FE8C7" w14:textId="77777777" w:rsidR="0014025C" w:rsidRPr="00B22E22" w:rsidRDefault="0014025C" w:rsidP="00BF4AF3">
                                   <w:pPr>
                                     <w:pBdr>
                                       <w:left w:val="single" w:sz="6" w:space="4" w:color="FF0000"/>
                                     </w:pBdr>
                                     <w:jc w:val="both"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
                                       <w:color w:val="403152"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="005C6E1C">
                                     <w:rPr>
                                       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                                       <w:color w:val="000000"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">　</w:t>
                                   </w:r>
                                   <w:r w:rsidR="00827A45" w:rsidRPr="00B22E22">
                                     <w:rPr>
                                       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                                       <w:color w:val="403152"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve"> </w:t>
                                   </w:r>
-                                  <w:proofErr w:type="gramStart"/>
                                   <w:r w:rsidR="00BF4AF3" w:rsidRPr="00B22E22">
                                     <w:rPr>
                                       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                                       <w:color w:val="403152"/>
                                     </w:rPr>
-                                    <w:t>–</w:t>
-[...23 lines deleted...]
-                                    <w:t>1</w:t>
+                                    <w:t>– –1</w:t>
                                   </w:r>
                                   <w:r w:rsidR="002D0C1E" w:rsidRPr="00B22E22">
                                     <w:rPr>
                                       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                                       <w:color w:val="403152"/>
                                     </w:rPr>
                                     <w:t>6</w:t>
                                   </w:r>
-                                  <w:proofErr w:type="gramStart"/>
                                   <w:r w:rsidR="00BF4AF3" w:rsidRPr="00B22E22">
                                     <w:rPr>
                                       <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                                       <w:color w:val="403152"/>
                                     </w:rPr>
                                     <w:t>–</w:t>
                                   </w:r>
-                                  <w:proofErr w:type="gramEnd"/>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="36000" tIns="18000" rIns="36000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="1B376848" id="Rectangle 2" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:21.35pt;margin-top:4.2pt;width:137.75pt;height:24.1pt;z-index:251649536;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDoqlRULwIAAEwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N7aTzaVWnNUq21SV&#10;tu2q234AxthGxUAHEjv9+h1wkma3b1X9gBgYDmfOGby+HTpFDgKcNLqg2SSlRGhuKqmbgv74vnu3&#10;osR5piumjBYFPQpHbzdv36x7m4upaY2qBBAE0S7vbUFb722eJI63omNuYqzQuFkb6JjHEJqkAtYj&#10;eqeSaZoukt5AZcFw4Ryu3o+bdBPx61pw/7WunfBEFRS5+ThCHMswJps1yxtgtpX8RIP9A4uOSY2X&#10;XqDumWdkD/IvqE5yMM7UfsJNl5i6llzEGrCaLH1VzVPLrIi1oDjOXmRy/w+Wfzk8ApFVQedLSjTr&#10;0KNvqBrTjRJkGvTprcsx7ck+QqjQ2QfDfzqizbbFLHEHYPpWsApZZSE/eXEgBA6PkrL/bCpEZ3tv&#10;olRDDV0ARBHIEB05XhwRgyccF7Plzfub6ZwSjnuzdJEuo2UJy8+nLTj/UZiOhElBAblHdHZ4cD6w&#10;Yfk5JbI3SlY7qVQMoCm3CsiBYXfs4hcLwCKv05QmPVKZr5bzCP1i011jzHazbD6K8Aqjkx77XMmu&#10;oKs0fGPnBd0+6Cp2oWdSjXPkrPRJyKDd6IEfyiE6dXGlNNURlQUztjU+Q5y0Bn5T0mNLF9T92jMQ&#10;lKhPGt2ZLcK9xMcgCzQogeudMga4yjRHmIL683TrxzeztyCbFm/JohLa3KGbtYxCB6dHRifq2LJR&#10;/9PzCm/iOo5Zf34Cm2cAAAD//wMAUEsDBBQABgAIAAAAIQB11BV43AAAAAcBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI5NT4NAFEX3Jv6HyTNxY+xQikiQRyMmdmutuh/g8RGZN4QZKP33jitd3tybc0+2&#10;X/UgFppsbxhhuwlAEFem7rlF+Px4vU9AWKe4VoNhQriQhX1+fZWptDZnfqfl5FrhIWxThdA5N6ZS&#10;2qojrezGjMS+a8yklfNxamU9qbOH60GGQRBLrXr2D50a6aWj6vs0a4S7WTdVshyi46X42r2ZsmjK&#10;Q4F4e7M+P4FwtLq/Mfzqe3XIvVNpZq6tGBCi8NEvEZIIhK932yQEUSI8xDHIPJP//fMfAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOiqVFQvAgAATAQAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHXUFXjcAAAABwEAAA8AAAAAAAAAAAAAAAAAiQQA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACSBQAAAAA=&#10;" o:allowincell="f" strokecolor="#3f3151" strokeweight="1.25pt">
+                    <v:rect w14:anchorId="349DF72E" id="Rectangle 2" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:21.35pt;margin-top:4.2pt;width:137.75pt;height:24.1pt;z-index:251648000;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1GSFgGwIAACUEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthOmjQz4hRFugwD&#10;um5Atw+QZTkWJosapcTJvn6UcmnWvQ3TgyCS0uHhIbW42/eG7RR6DbbixSjnTFkJjbabin//tn43&#10;58wHYRthwKqKH5Tnd8u3bxaDK9UYOjCNQkYg1peDq3gXgiuzzMtO9cKPwClLwRawF4FM3GQNioHQ&#10;e5ON83yWDYCNQ5DKe/I+HIN8mfDbVsnwpW29CsxUnLiFtGPa67hny4UoNyhcp+WJhvgHFr3QlpJe&#10;oB5EEGyL+i+oXksED20YSegzaFstVaqBqinyV9U8d8KpVAuJ491FJv//YOXT7tl9xUjdu0eQPzyz&#10;sOqE3ah7RBg6JRpKV0ShssH58vIgGp6esnr4DA21VmwDJA32LfYRkKpj+yT14SK12gcmyVnc3ry/&#10;GU85kxSb5LP8NvUiE+X5tUMfPiroWTxUHKmVCV3sHn2IbER5vpLYg9HNWhuTDNzUK4NsJ6jt67RS&#10;AVTk9TVj2UBUpvPbaYL+I+ivMSbrSTE9ivAKo9eBBtjovuLzPK7jSEXdPtgmjVcQ2hzPxNnYk5BR&#10;uzimvgz7es90U/FxfBs9NTQHUhbhOK/0v+jQAf7ibKBZrbj/uRWoODOfLHVnMot5WUhGEWlwhteR&#10;OhnkFVYSTMXD+bgKx8+wdag3HWUpkhIW7qmbrU5CvzA6UadZTPqf/k0c9ms73Xr53cvfAAAA//8D&#10;AFBLAwQUAAYACAAAACEAddQVeNwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyOTU+DQBRF9yb+&#10;h8kzcWPsUIpIkEcjJnZrrbof4PERmTeEGSj9944rXd7cm3NPtl/1IBaabG8YYbsJQBBXpu65Rfj8&#10;eL1PQFinuFaDYUK4kIV9fn2VqbQ2Z36n5eRa4SFsU4XQOTemUtqqI63sxozEvmvMpJXzcWplPamz&#10;h+tBhkEQS6169g+dGumlo+r7NGuEu1k3VbIcouOl+Nq9mbJoykOBeHuzPj+BcLS6vzH86nt1yL1T&#10;aWaurRgQovDRLxGSCISvd9skBFEiPMQxyDyT//3zHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQD1GSFgGwIAACUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQB11BV43AAAAAcBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" o:allowincell="f" strokecolor="#3f3151" strokeweight="1.25pt">
                       <v:textbox inset="1mm,.5mm,1mm,0">
                         <w:txbxContent>
-                          <w:p w:rsidR="0014025C" w:rsidRPr="00B22E22" w:rsidRDefault="0014025C" w:rsidP="00BF4AF3">
+                          <w:p w14:paraId="2B0FE8C7" w14:textId="77777777" w:rsidR="0014025C" w:rsidRPr="00B22E22" w:rsidRDefault="0014025C" w:rsidP="00BF4AF3">
                             <w:pPr>
                               <w:pBdr>
                                 <w:left w:val="single" w:sz="6" w:space="4" w:color="FF0000"/>
                               </w:pBdr>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體"/>
                                 <w:color w:val="403152"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005C6E1C">
                               <w:rPr>
                                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t xml:space="preserve">　</w:t>
                             </w:r>
                             <w:r w:rsidR="00827A45" w:rsidRPr="00B22E22">
                               <w:rPr>
                                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                                 <w:color w:val="403152"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidR="00BF4AF3" w:rsidRPr="00B22E22">
                               <w:rPr>
                                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                                 <w:color w:val="403152"/>
                               </w:rPr>
-                              <w:t>–</w:t>
-[...23 lines deleted...]
-                              <w:t>1</w:t>
+                              <w:t>– –1</w:t>
                             </w:r>
                             <w:r w:rsidR="002D0C1E" w:rsidRPr="00B22E22">
                               <w:rPr>
                                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                                 <w:color w:val="403152"/>
                               </w:rPr>
                               <w:t>6</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidR="00BF4AF3" w:rsidRPr="00B22E22">
                               <w:rPr>
                                 <w:rFonts w:ascii="新細明體" w:hAnsi="新細明體" w:hint="eastAsia"/>
                                 <w:color w:val="403152"/>
                               </w:rPr>
                               <w:t>–</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650560" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4DE5E520" wp14:editId="0793E35B">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251649024" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="17B8C9D6" wp14:editId="2723E139">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-86360</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>53340</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="360045" cy="306070"/>
                       <wp:effectExtent l="18415" t="15240" r="12065" b="12065"/>
                       <wp:wrapNone/>
                       <wp:docPr id="56" name="Rectangle 3"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="360045" cy="306070"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                               <a:ln w="19050">
                                 <a:solidFill>
                                   <a:srgbClr val="3F3151"/>
                                 </a:solidFill>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="0014025C" w:rsidRPr="00B22E22" w:rsidRDefault="0014025C">
+                                <w:p w14:paraId="721C6DD6" w14:textId="77777777" w:rsidR="0014025C" w:rsidRPr="00B22E22" w:rsidRDefault="0014025C">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="220" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:eastAsia="標楷體"/>
                                       <w:color w:val="403152"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00B22E22">
                                     <w:rPr>
                                       <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="403152"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t>受理</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="0014025C" w:rsidRPr="00B22E22" w:rsidRDefault="00BB0654">
+                                <w:p w14:paraId="47AE9477" w14:textId="77777777" w:rsidR="0014025C" w:rsidRPr="00B22E22" w:rsidRDefault="00BB0654">
                                   <w:pPr>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="220" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:color w:val="403152"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00B22E22">
                                     <w:rPr>
                                       <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="403152"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t>號碼</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="4DE5E520" id="Rectangle 3" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:-6.8pt;margin-top:4.2pt;width:28.35pt;height:24.1pt;z-index:251650560;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC2VKQUJQIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNOmWliVqulp1KUJa&#10;YMXCBziOk1g4HjN2m5av37HTlu5yQ+Rgje3xy5v3ZpY3+96wnUKvwZZ8Osk5U1ZCrW1b8h/fN2+u&#10;OfNB2FoYsKrkB+X5zer1q+XgCnUFHZhaISMQ64vBlbwLwRVZ5mWneuEn4JSlywawF4G22GY1ioHQ&#10;e5Nd5fkiGwBrhyCV93R6N17yVcJvGiXD16bxKjBTcuIW0oppreKarZaiaFG4TssjDfEPLHqhLf30&#10;DHUngmBb1H9B9VoieGjCREKfQdNoqVINVM00f1HNYyecSrWQON6dZfL/D1Z+2T0g03XJ5wvOrOjJ&#10;o2+kmrCtUWwW9RmcLyjt0T1grNC7e5A/PbOw7ihL3SLC0ClRE6tpzM+ePYgbT09ZNXyGmtDFNkCS&#10;at9gHwFJBLZPjhzOjqh9YJIOZ4s8fzvnTNLVLF/k75JjmShOjx368FFBz2JQciTqCVzs7n2IZERx&#10;Sknkweh6o41JG2yrtUG2E9Qcm/Ql/lTjZZqxbKDS3ufzPEE/u/SXGLPNbDofNXiB0etAbW50X/Lr&#10;PH5j40XZPtg6NWEQ2owxcTb2qGOUbrQg7Kt9MupsSgX1gYRFGLuappCCDvA3ZwN1dMn9r61AxZn5&#10;ZMmc2P6nAE9BdQqElfS05IGzMVyHcUy2DnXbEfI0VW/hlgxsdBI3mjuyONKlLk2aHycqjsHlPmX9&#10;mfvVEwAAAP//AwBQSwMEFAAGAAgAAAAhAOj6W4reAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;jk1PwzAQRO9I/Adrkbi1TmiJqpBNVSGQQBxQC+LsxJsPiNchdprk32NOcBzN6M3L9rPpxJkG11pG&#10;iNcRCOLS6pZrhPe3x9UOhPOKteosE8JCDvb55UWmUm0nPtL55GsRIOxShdB436dSurIho9za9sSh&#10;q+xglA9xqKUe1BTgppM3UZRIo1oOD43q6b6h8us0GoSPaHl9+f6Ux+Khepqn8Vkuh7ZCvL6aD3cg&#10;PM3+bwy/+kEd8uBU2JG1Ex3CKt4kYYqw24II/XYTgygQbpMEZJ7J//75DwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQC2VKQUJQIAAD8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDo+luK3gAAAAcBAAAPAAAAAAAAAAAAAAAAAH8EAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" o:allowincell="f" strokecolor="#3f3151" strokeweight="1.5pt">
+                    <v:rect w14:anchorId="17B8C9D6" id="Rectangle 3" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:-6.8pt;margin-top:4.2pt;width:28.35pt;height:24.1pt;z-index:251649024;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4a7i4EQIAABgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RbWpao6WrVpQhp&#10;WZAWPsBxnMTC8Zix22T5esZO2y3LG8IP1vgyx2fOHK9vxt6wg0KvwZZ8Pss5U1ZCrW1b8u/fdm+u&#10;OfNB2FoYsKrkT8rzm83rV+vBFeoKOjC1QkYg1heDK3kXgiuyzMtO9cLPwClLhw1gLwItsc1qFAOh&#10;9ya7yvNVNgDWDkEq72n3bjrkm4TfNEqGL03jVWCm5MQtpBnTXMU526xF0aJwnZZHGuIfWPRCW3r0&#10;DHUngmB71H9B9VoieGjCTEKfQdNoqVINVM08f1HNYyecSrWQON6dZfL/D1Y+HB7dV4zUvbsH+cMz&#10;C9tO2FbdIsLQKVHTc/MoVDY4X5wT4sJTKquGz1BTa8U+QNJgbLCPgFQdG5PUT2ep1RiYpM3FKs/f&#10;LjmTdLTIV/m71IpMFKdkhz58VNCzGJQcqZMJXBzufYhkRHG6ksiD0fVOG5MW2FZbg+wgqOu7NBJ/&#10;qvHymrFsoNLe58s8Qf9x6C8xFrvFfDlp8AKj14H8a3Rf8us8jslRUbYPtk7uCkKbKSbOxh51jNJF&#10;l/oijNXIdE06xNy4U0H9RMIiTHal70VBB/iLs4GsWnL/cy9QcWY+WWpO9PUpwFNQnQJhJaWWPHA2&#10;hdsw+X/vULcdIc9T9RZuqYGNTuI+szjSJfslzY9fJfr7cp1uPX/ozW8AAAD//wMAUEsDBBQABgAI&#10;AAAAIQDo+luK3gAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5NT8MwEETvSPwHa5G4tU5oiaqQ&#10;TVUhkEAcUAvi7MSbD4jXIXaa5N9jTnAczejNy/az6cSZBtdaRojXEQji0uqWa4T3t8fVDoTzirXq&#10;LBPCQg72+eVFplJtJz7S+eRrESDsUoXQeN+nUrqyIaPc2vbEoavsYJQPcailHtQU4KaTN1GUSKNa&#10;Dg+N6um+ofLrNBqEj2h5ffn+lMfioXqap/FZLoe2Qry+mg93IDzN/m8Mv/pBHfLgVNiRtRMdwire&#10;JGGKsNuCCP12E4MoEG6TBGSeyf/++Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOGu4&#10;uBECAAAYBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;6Ppbit4AAAAHAQAADwAAAAAAAAAAAAAAAABrBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" o:allowincell="f" strokecolor="#3f3151" strokeweight="1.5pt">
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
-                          <w:p w:rsidR="0014025C" w:rsidRPr="00B22E22" w:rsidRDefault="0014025C">
+                          <w:p w14:paraId="721C6DD6" w14:textId="77777777" w:rsidR="0014025C" w:rsidRPr="00B22E22" w:rsidRDefault="0014025C">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="220" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                                 <w:color w:val="403152"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B22E22">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="403152"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>受理</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="0014025C" w:rsidRPr="00B22E22" w:rsidRDefault="00BB0654">
+                          <w:p w14:paraId="47AE9477" w14:textId="77777777" w:rsidR="0014025C" w:rsidRPr="00B22E22" w:rsidRDefault="00BB0654">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="220" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:color w:val="403152"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B22E22">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="403152"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>號碼</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0014025C" w:rsidRPr="00B22E22" w:rsidRDefault="007D0EE6" w:rsidP="001F7024">
+          <w:p w14:paraId="03E56A99" w14:textId="77777777" w:rsidR="0014025C" w:rsidRPr="00B22E22" w:rsidRDefault="007D0EE6" w:rsidP="001F7024">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>申請日期</w:t>
             </w:r>
             <w:r w:rsidR="0001228E" w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -894,70 +839,70 @@
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
             <w:r w:rsidR="00BD0678" w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidR="00BD0678" w:rsidRPr="00F24EF1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(填表前請詳閱背面說明)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24EF1" w:rsidRPr="00B22E22" w:rsidTr="0091133C">
+      <w:tr w:rsidR="00F24EF1" w:rsidRPr="00B22E22" w14:paraId="3E681ED7" w14:textId="77777777" w:rsidTr="00EC66AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="283"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="001668A3">
+          <w:p w14:paraId="44DB8D09" w14:textId="77777777" w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="001668A3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>事業單位</w:t>
             </w:r>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -993,868 +938,849 @@
             </w:r>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1782" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
+          <w:p w14:paraId="35BE6ECF" w14:textId="77777777" w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>事業單位名稱</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
+          <w:p w14:paraId="65ADBB30" w14:textId="77777777" w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(無上述名稱之自然人雇主，請填姓名)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4596" w:type="dxa"/>
+            <w:tcW w:w="4566" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
+          <w:p w14:paraId="54F2FEEC" w14:textId="77777777" w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4349" w:type="dxa"/>
-            <w:gridSpan w:val="14"/>
+            <w:tcW w:w="4379" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
+          <w:p w14:paraId="092A7F73" w14:textId="77777777" w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>自然人雇主，請填身分證統一編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24EF1" w:rsidRPr="00B22E22" w:rsidTr="005522CD">
+      <w:tr w:rsidR="00F24EF1" w:rsidRPr="00B22E22" w14:paraId="1D452AC5" w14:textId="77777777" w:rsidTr="00EC66AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="437"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00985634" w:rsidRPr="00B22E22" w:rsidRDefault="00985634" w:rsidP="001668A3">
+          <w:p w14:paraId="3B74038F" w14:textId="77777777" w:rsidR="00985634" w:rsidRPr="00B22E22" w:rsidRDefault="00985634" w:rsidP="001668A3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1782" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
+          <w:p w14:paraId="6CB95C8A" w14:textId="77777777" w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4596" w:type="dxa"/>
+            <w:tcW w:w="4566" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
+          <w:p w14:paraId="1E2000F0" w14:textId="77777777" w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="976" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
+          <w:p w14:paraId="4CD0B2C1" w14:textId="77777777" w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>身分證</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
+          <w:p w14:paraId="7D667F76" w14:textId="77777777" w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>統一編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
+          <w:p w14:paraId="6034BA8A" w14:textId="77777777" w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
-[...23 lines deleted...]
-          <w:p w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
+          <w:p w14:paraId="61E536E4" w14:textId="77777777" w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="337" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
+          <w:p w14:paraId="3177C536" w14:textId="77777777" w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
+            <w:pPr>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="403152"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="337" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD5702C" w14:textId="77777777" w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
+          <w:p w14:paraId="493D33BB" w14:textId="77777777" w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="339" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
+          <w:p w14:paraId="4BF66E6A" w14:textId="77777777" w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="339" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
+          <w:p w14:paraId="47F6BE69" w14:textId="77777777" w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="343" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
+          <w:p w14:paraId="5FF39D2E" w14:textId="77777777" w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
+          <w:p w14:paraId="1FE1E227" w14:textId="77777777" w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
+          <w:p w14:paraId="37ADAFFC" w14:textId="77777777" w:rsidR="00985634" w:rsidRPr="005522CD" w:rsidRDefault="00985634" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24EF1" w:rsidRPr="00B22E22" w:rsidTr="0091133C">
+      <w:tr w:rsidR="00F24EF1" w:rsidRPr="00B22E22" w14:paraId="63BA7039" w14:textId="77777777" w:rsidTr="0091133C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="567"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001668A3" w:rsidRPr="00B22E22" w:rsidRDefault="001668A3" w:rsidP="001668A3">
+          <w:p w14:paraId="01868157" w14:textId="77777777" w:rsidR="001668A3" w:rsidRPr="00B22E22" w:rsidRDefault="001668A3" w:rsidP="001668A3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1782" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
+          <w:p w14:paraId="201C9BCF" w14:textId="77777777" w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>勞工保險證號或</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
+          <w:p w14:paraId="04920655" w14:textId="77777777" w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>就業保險證號或</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
+          <w:p w14:paraId="71099759" w14:textId="77777777" w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>提繳單位編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
+          <w:p w14:paraId="180016D3" w14:textId="77777777" w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6281" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
+          <w:p w14:paraId="567864A8" w14:textId="77777777" w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>無保險證號及提繳單位編號者，請提供目的事業主管機關</w:t>
             </w:r>
             <w:r w:rsidR="006706B5" w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>或稅捐</w:t>
-[...17 lines deleted...]
-              <w:t>徵機關證明</w:t>
+              <w:t>或稅捐稽徵機關證明</w:t>
             </w:r>
             <w:r w:rsidR="006706B5" w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="006706B5" w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>如皆無，請提供</w:t>
             </w:r>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>雇主國民身分證正、背面影本</w:t>
             </w:r>
             <w:r w:rsidR="006706B5" w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>，及相關僱用證明文件影本</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24EF1" w:rsidRPr="00B22E22" w:rsidTr="0091133C">
+      <w:tr w:rsidR="00F24EF1" w:rsidRPr="00B22E22" w14:paraId="0141007B" w14:textId="77777777" w:rsidTr="0091133C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="409"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001668A3" w:rsidRPr="00B22E22" w:rsidRDefault="001668A3" w:rsidP="001668A3">
+          <w:p w14:paraId="027029D4" w14:textId="77777777" w:rsidR="001668A3" w:rsidRPr="00B22E22" w:rsidRDefault="001668A3" w:rsidP="001668A3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1782" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
+          <w:p w14:paraId="24016BCE" w14:textId="77777777" w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>單位統一編號或</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
+          <w:p w14:paraId="659183BF" w14:textId="77777777" w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>非營利扣繳編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
+          <w:p w14:paraId="1A7812ED" w14:textId="77777777" w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6281" w:type="dxa"/>
-            <w:gridSpan w:val="15"/>
+            <w:gridSpan w:val="14"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
+          <w:p w14:paraId="0B7ACE17" w14:textId="77777777" w:rsidR="001668A3" w:rsidRPr="005522CD" w:rsidRDefault="001668A3" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>※無</w:t>
             </w:r>
             <w:r w:rsidR="00F478B0" w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>單位統一編號、非營利</w:t>
             </w:r>
             <w:r w:rsidR="00F478B0" w:rsidRPr="005522CD">
@@ -1862,348 +1788,348 @@
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>扣繳</w:t>
             </w:r>
             <w:r w:rsidR="00F478B0" w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>編號</w:t>
             </w:r>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>之自然人雇主免填</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24EF1" w:rsidRPr="00B22E22" w:rsidTr="0091133C">
+      <w:tr w:rsidR="00F24EF1" w:rsidRPr="00B22E22" w14:paraId="09F4FD81" w14:textId="77777777" w:rsidTr="0091133C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="001668A3">
+          <w:p w14:paraId="35BC2409" w14:textId="77777777" w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="001668A3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="00042358">
+          <w:p w14:paraId="0DBF2D56" w14:textId="77777777" w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="00042358">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6012"/>
               </w:tabs>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>地址</w:t>
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6911" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="001668A3">
+          <w:p w14:paraId="7A3B06CB" w14:textId="77777777" w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="001668A3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2040"/>
                 <w:tab w:val="left" w:pos="6540"/>
               </w:tabs>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□有保險證號或提繳單位編號者免填下列地址</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="00852BEA">
+          <w:p w14:paraId="45808FAF" w14:textId="77777777" w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="00852BEA">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>聯絡方式</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3028" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="00042358">
+          <w:p w14:paraId="701502D0" w14:textId="77777777" w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="00042358">
             <w:pPr>
               <w:spacing w:after="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>電話：（  ）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="00042358">
+          <w:p w14:paraId="7119E862" w14:textId="77777777" w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="00042358">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>行動電話：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24EF1" w:rsidRPr="00B22E22" w:rsidTr="0091133C">
+      <w:tr w:rsidR="00F24EF1" w:rsidRPr="00B22E22" w14:paraId="6C40097C" w14:textId="77777777" w:rsidTr="0091133C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="874"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="001668A3">
+          <w:p w14:paraId="16ADE1C2" w14:textId="77777777" w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="001668A3">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="001668A3">
+          <w:p w14:paraId="27BA832E" w14:textId="77777777" w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="001668A3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6012"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6911" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="00DB7DFB" w:rsidP="0057156F">
+          <w:p w14:paraId="39473BED" w14:textId="77777777" w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="00DB7DFB" w:rsidP="0057156F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2040"/>
                 <w:tab w:val="left" w:pos="6540"/>
               </w:tabs>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:afterLines="30" w:after="108"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251651584" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F85CEA8" wp14:editId="5B55F080">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251650048" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="26841050" wp14:editId="3372A747">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>662305</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>21590</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="882015" cy="143510"/>
                       <wp:effectExtent l="5080" t="12065" r="8255" b="6350"/>
                       <wp:wrapNone/>
                       <wp:docPr id="48" name="Group 1533"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="882015" cy="143510"/>
                                 <a:chOff x="2846" y="4007"/>
@@ -2426,86 +2352,86 @@
                                   </a:solidFill>
                                   <a:prstDash val="sysDot"/>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="051CEB9E" id="Group 1533" o:spid="_x0000_s1026" style="position:absolute;margin-left:52.15pt;margin-top:1.7pt;width:69.45pt;height:11.3pt;z-index:251651584" coordorigin="2846,4007" coordsize="1408,203" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBU3qC9KgQAAKAXAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNtu4zYQfS/QfyD47kjUxbGFKIvAl6BA&#10;2gbd9gNoibqgEqmScpS06L93SEq25TXaIOtNdwH7QSZFipw5c2Y4w5sPz3WFnphUpeAxJlcuRown&#10;Ii15HuPffl1PZhiplvKUVoKzGL8whT/cfv/dTddEzBOFqFImESzCVdQ1MS7atokcRyUFq6m6Eg3j&#10;MJgJWdMWujJ3Ukk7WL2uHM91p04nZNpIkTCl4O3SDuJbs36WsaT9OcsUa1EVY5CtNU9pnhv9dG5v&#10;aJRL2hRl0otB3yBFTUsOm+6WWtKWoq0sP1mqLhMplMjaq0TUjsiyMmFGB9CGuEfa3EuxbYwuedTl&#10;zQ4mgPYIpzcvm/z09ChRmcY4AEtxWoONzLaIhL6v4emaPIJZ97L52DxKqyM0H0Tyu4Jh53hc93M7&#10;GW26H0UKK9JtKww8z5ms9RKgOHo2VnjZWYE9tyiBl7MZQBFilMAQCfyQ9FZKCjCl/sqbBVOMYDRw&#10;3WtrwaRY9V+TwAVF9Leea+R3aGR3NZL2kmm1gHBqj6n6PEw/FrRhxlRKozVgOh8w/QWYSHleMY1r&#10;YHE1MwdQlUUUcbEoYCK7k1J0BaMpCEb0fBD/4APdUWCP/4T4BFgD0B4JBqQ8s8OAFI0aqdp7Jmqk&#10;GzGWIL2xH316UK0WZj9Fm5OLdVlV8J5GFUddjOehF5oPlKjKVA/qMSXzzaKS6ImCN/prn4RWMxg5&#10;nKb3XFJV2HnqRS1Fa81cly1Ei6qsgSWu/tnXGqYVT83+LS0r2wYZK663BX1B6r5lvfKvuTtfzVaz&#10;YBJ409UkcJfLyd16EUyma3IdLv3lYrEkf2sNSBAVZZoyrpUYIgQJXseWPlZZ397FiJGyI0zW60Ep&#10;EP5gmjMWw+APWg3/RjvDD00Jy+2NSF+AHlLYkAchGhqFkH9i1EG4i7H6Y0slw6j6gQPF5iQIdHw0&#10;nSC89qAjD0c2hyOUJ7BUjFuMbHPR2pi6bWSZF7ATMdbn4g48PysNZTRlrVQ9mcH93skPQ9DGxraR&#10;H4aaPiO3AtS/kB/6bugfBa29H8KIjVif6YcHlDnytrX59V4+mvbVOeyFyDqTOX2gQMA8ReTpa4is&#10;Goji2jPPfsb4Xghn7uhA3nP7XGfMiLRHUVOT+8JtjL7tIO2d5LbJ8N4rSE8JZGxfmMiXZOnqZLly&#10;SZa+kmQJspETydLsNWfMmYoWf+YdV3j7A+WSLOlKp69uLsnSvyRLkHpYIj+U3BTe8wMOL/ij7NP/&#10;VxXSfujCevpsIMSk6aawNDcW8+v+tqLPQYZbjqMqugIpTFl0xiraVMGmDB5XjDSCu6O+JP7GyuPd&#10;+fjmqle7h84Y3rHAhPuqT2MmVNTvV2AGri7gbe5iYvWen+e76Lkk4f/fTQlQ2lwDm9jfX1nre+bD&#10;viH+/mL99h8AAAD//wMAUEsDBBQABgAIAAAAIQCw0gR13gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/NasMwEITvhb6D2EJvjfzXUBzLIYS2p1BoUii5bayNbWJJxlJs5+27PbW3HWaY/aZYz6YT&#10;Iw2+dVZBvIhAkK2cbm2t4Ovw9vQCwge0GjtnScGNPKzL+7sCc+0m+0njPtSCS6zPUUETQp9L6auG&#10;DPqF68myd3aDwcByqKUecOJy08kkipbSYGv5Q4M9bRuqLvurUfA+4bRJ49dxdzlvb8fD88f3Lial&#10;Hh/mzQpEoDn8heEXn9GhZKaTu1rtRcc6ylKOKkgzEOwnWZqAOPGxjECWhfw/oPwBAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAVN6gvSoEAACgFwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAsNIEdd4AAAAIAQAADwAAAAAAAAAAAAAAAACEBgAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI8HAAAAAA==&#10;">
+                    <v:group w14:anchorId="5512AEF2" id="Group 1533" o:spid="_x0000_s1026" style="position:absolute;margin-left:52.15pt;margin-top:1.7pt;width:69.45pt;height:11.3pt;z-index:251650048" coordorigin="2846,4007" coordsize="1408,203" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/G91HowMAAOsUAAAOAAAAZHJzL2Uyb0RvYy54bWzsWG1P2zAQ/j5p/8Hy95H30kYEhGCgSWxD&#10;Y/sBbuK8aImd2W7T7tfvbKe0gUpjUCoxNR+iOOdc7p57fL7zydmiqdGcCllxlmDvyMWIspRnFSsS&#10;/OP71YcxRlIRlpGaM5rgJZX47PT9u5OujanPS15nVCBQwmTctQkulWpjx5FpSRsij3hLGQhzLhqi&#10;YCgKJxOkA+1N7fiuO3I6LrJW8JRKCW8vrRCfGv15TlP1Nc8lVahOMNimzF2Y+1TfndMTEheCtGWV&#10;9maQZ1jRkIrBT+9VXRJF0ExUj1Q1VSq45Lk6Snnj8DyvUmp8AG8894E314LPWuNLEXdFew8TQPsA&#10;p2erTb/Mr0V7194Kaz083vD0pwRcnK4t4k25Hhd2Mpp2n3kG8SQzxY3ji1w0WgW4hBYG3+U9vnSh&#10;UAovx2NwMsIoBZEXBpHX45+WECT9lT8ORxiBNHTdYxubtPzYf+2FLpBJf+u7gRY6JLZ/NZb2lunI&#10;A5XkGi35MrTuStJSEwSp0bgVqMrAwAlGjDSAwDfgGGFFTZEXBaG2SxsAM1egSosoYvyihIn0XAje&#10;lZRkYJhn/Bh8oAcS4vFXiLeAtQLa98IVUv4AKRK3QqpryhukHxIswHoTPzK/kcqCupqiw8n4VVXX&#10;8J7ENUNdgieRH5kPJK+rTAu1TIpielELNCewzoKrwIusZyDZnKY1XxJZ2nlyKS+50vaRuKkU5IG6&#10;aoAlrr7saw3TR5aZKYpUtX2GwNfMENRCZSGf8mwJsAluFzkkJXgoufiNUQcLPMHy14wIilH9iQH0&#10;Ey8MdUYwgzA69mEgNiXTTQlhKahKsMLIPl4om0VmraiKEv7kGVQYP4cVkVcGSh1Ka1VvLNByT/yM&#10;wJst/Iw0rAO6QYReiZ+BGwUPFvOanyCxK/mF/BzQa8DCK3P17B9MOxD5LRHZ20rk0VOILFvIbnpl&#10;7jz3Bn4Ee9Fgo1pze1e5d0DaA7fx/5ek/a3cNpXPvpL0yINK5pWJfCgibHnx5ooI2KW3FBHjp+Te&#10;HRW5wdh/2BGsE+2hiNCV8aEa3jgA2N6tRbAlWyLfVMw0apMNDl+wW9GXxU9qvILIBX06Z3qeKV9J&#10;vOLk5LjvbrX6+/70UddVgxW77rpM12TaJvjvoHSAU4S+hfr3dkq7obeiPXYucEDwOOlAq9aHaA+d&#10;dejqztBuiibZrQO8u856EKJDdbfX6s4cGMGJmlmj/emfPrLbHBvir88oT/8AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQCw0gR13gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJvjfzX&#10;UBzLIYS2p1BoUii5bayNbWJJxlJs5+27PbW3HWaY/aZYz6YTIw2+dVZBvIhAkK2cbm2t4Ovw9vQC&#10;wge0GjtnScGNPKzL+7sCc+0m+0njPtSCS6zPUUETQp9L6auGDPqF68myd3aDwcByqKUecOJy08kk&#10;ipbSYGv5Q4M9bRuqLvurUfA+4bRJ49dxdzlvb8fD88f3LialHh/mzQpEoDn8heEXn9GhZKaTu1rt&#10;Rcc6ylKOKkgzEOwnWZqAOPGxjECWhfw/oPwBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;PxvdR6MDAADrFAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAsNIEdd4AAAAIAQAADwAAAAAAAAAAAAAAAAD9BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAAgHAAAAAA==&#10;">
                       <v:rect id="Rectangle 1534" o:spid="_x0000_s1027" style="position:absolute;left:2846;top:4007;width:214;height:202;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC3E8ElxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NawIx&#10;FMTvBf+H8AQvRbNa8WM1ihQKein4cfD42Dw3q5uXZZOu2/71piB4HGbmN8xy3dpSNFT7wrGC4SAB&#10;QZw5XXCu4HT86s9A+ICssXRMCn7Jw3rVeVtiqt2d99QcQi4ihH2KCkwIVSqlzwxZ9ANXEUfv4mqL&#10;Ico6l7rGe4TbUo6SZCItFhwXDFb0aSi7HX6sgmy6nV127v38cbV/9mY2++bbtEr1uu1mASJQG17h&#10;Z3urFYzn8P8l/gC5egAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC3E8ElxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" fillcolor="red" strokecolor="#3f3151">
                         <v:stroke dashstyle="1 1"/>
                       </v:rect>
                       <v:rect id="Rectangle 1535" o:spid="_x0000_s1028" style="position:absolute;left:3053;top:4007;width:213;height:202;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBo+9MlwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/Pa8Iw&#10;FL4L/g/hDXYRTRWmrjaKCMJgh7F24rw9mtemrHkpTVa7/345DHb8+H5nh9G2YqDeN44VLBcJCOLS&#10;6YZrBR/Feb4F4QOyxtYxKfghD4f9dJJhqt2d32nIQy1iCPsUFZgQulRKXxqy6BeuI45c5XqLIcK+&#10;lrrHewy3rVwlyVpabDg2GOzoZKj8yr+tgs2zo+L1MhvePq95W6ylqW6bUanHh/G4AxFoDP/iP/eL&#10;VvAU18cv8QfI/S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAaPvTJcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" strokecolor="#3f3151">
                         <v:stroke dashstyle="1 1"/>
                       </v:rect>
                       <v:rect id="Rectangle 1536" o:spid="_x0000_s1029" style="position:absolute;left:3258;top:4007;width:214;height:202;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAHt3a+xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvQv/D8gq9SLOxUG2jq4hQKPRQTBTt7ZF9ZoPZtyG7jem/7wqCx2FmvmEWq8E2oqfO144VTJIU&#10;BHHpdM2Vgl3x8fwGwgdkjY1jUvBHHlbLh9ECM+0uvKU+D5WIEPYZKjAhtJmUvjRk0SeuJY7eyXUW&#10;Q5RdJXWHlwi3jXxJ06m0WHNcMNjSxlB5zn+tgtm7o+JrP+6/j4e8KabSnH5mg1JPj8N6DiLQEO7h&#10;W/tTK3idwPVL/AFy+Q8AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAHt3a+xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="#3f3151">
                         <v:stroke dashstyle="1 1"/>
                         <o:lock v:ext="edit" aspectratio="t"/>
                       </v:rect>
                       <v:rect id="Rectangle 1537" o:spid="_x0000_s1030" style="position:absolute;left:3619;top:4007;width:214;height:202;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8bsWJxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReim5UWiV1DUEopJdCrAePj+wzm5p9G7LbmPbXu4WCx2FmvmG22WhbMVDvG8cKFvME&#10;BHHldMO1guPn22wDwgdkja1jUvBDHrLd5GGLqXZXLmk4hFpECPsUFZgQulRKXxmy6OeuI47e2fUW&#10;Q5R9LXWP1wi3rVwmyYu02HBcMNjR3lB1OXxbBdW62Jzf3dNp9WV/7cXk5fBhRqUep2P+CiLQGO7h&#10;/3ahFTwv4e9L/AFydwMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8bsWJxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" filled="f" fillcolor="red" strokecolor="#3f3151">
                         <v:stroke dashstyle="1 1"/>
                       </v:rect>
                       <v:rect id="Rectangle 1538" o:spid="_x0000_s1031" style="position:absolute;left:3826;top:4007;width:213;height:202;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCYKU1SxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oReim6qVGt0lSIUCh6KiaX19sg+s8Hs25Ddxvjv3ULB4zAz3zCrTW9r0VHrK8cKnscJ&#10;COLC6YpLBYf8ffQKwgdkjbVjUnAlD5v14GGFqXYX3lOXhVJECPsUFZgQmlRKXxiy6MeuIY7eybUW&#10;Q5RtKXWLlwi3tZwkyUxarDguGGxoa6g4Z79WwXzhKN99PXWfP99Znc+kOR3nvVKPw/5tCSJQH+7h&#10;//aHVvAyhb8v8QfI9Q0AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCYKU1SxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="#3f3151">
                         <v:stroke dashstyle="1 1"/>
                       </v:rect>
                       <v:line id="Line 1539" o:spid="_x0000_s1032" style="position:absolute;visibility:visible;mso-wrap-style:square" from="3504,4112" to="3601,4113" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBScLRLxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heUJvummroaSuIi0F7UHUFtrjM/uaRLNvw+6apP/eFQo9DjPzDTNf9qYWLTlfWVZwP0lA&#10;EOdWV1wo+Px4Gz+B8AFZY22ZFPySh+ViOJhjpm3He2oPoRARwj5DBWUITSalz0sy6Ce2IY7ej3UG&#10;Q5SukNphF+Gmlg9JkkqDFceFEht6KSk/Hy5GwfZxl7arzfu6/9qkx/x1f/w+dU6pu1G/egYRqA//&#10;4b/2WiuYTeH2Jf4AubgCAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUnC0S8YAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;"/>
                       <v:rect id="Rectangle 1540" o:spid="_x0000_s1033" style="position:absolute;left:4040;top:4008;width:214;height:202;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB4jHC9xQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvgv9heYIXqRsFtY2uIoVCoQdpomhvj+wzG8y+DdltTP+9Wyj0OMzMN8xm19tadNT6yrGC2TQB&#10;QVw4XXGp4Ji/PT2D8AFZY+2YFPyQh912ONhgqt2dP6nLQikihH2KCkwITSqlLwxZ9FPXEEfv6lqL&#10;Icq2lLrFe4TbWs6TZCktVhwXDDb0aqi4Zd9WwerFUf5xmnSHyzmr86U0169Vr9R41O/XIAL14T/8&#10;137XChYL+P0Sf4DcPgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB4jHC9xQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="#3f3151">
                         <v:stroke dashstyle="1 1"/>
                       </v:rect>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="004340FA" w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>郵遞區號：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="005C38A6">
+          <w:p w14:paraId="7CD2C01F" w14:textId="77777777" w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="005C38A6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2040"/>
                 <w:tab w:val="left" w:pos="6540"/>
               </w:tabs>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="72"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
                 <w:eastAsianLayout w:id="-2046071551" w:combine="1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="44"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
@@ -2625,974 +2551,1081 @@
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>號   樓</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="396" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="005C38A6">
+          <w:p w14:paraId="3C215AFA" w14:textId="77777777" w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="005C38A6">
             <w:pPr>
               <w:spacing w:before="144" w:after="72"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3028" w:type="dxa"/>
-            <w:gridSpan w:val="10"/>
+            <w:gridSpan w:val="9"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="005C38A6">
+          <w:p w14:paraId="66ABEA15" w14:textId="77777777" w:rsidR="004340FA" w:rsidRPr="00B22E22" w:rsidRDefault="004340FA" w:rsidP="005C38A6">
             <w:pPr>
               <w:spacing w:before="144" w:after="72"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidTr="000A785D">
+      <w:tr w:rsidR="0091133C" w:rsidRPr="00B22E22" w14:paraId="2B636896" w14:textId="77777777" w:rsidTr="000A785D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="279"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00E11C54">
+          <w:p w14:paraId="6FB8BC6D" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>申請檢附文件、資料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10727" w:type="dxa"/>
-            <w:gridSpan w:val="21"/>
+            <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="005522CD" w:rsidRDefault="0091133C" w:rsidP="001668A3">
+          <w:p w14:paraId="1D218E79" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="005522CD" w:rsidRDefault="0091133C" w:rsidP="001668A3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>申請之受僱者有</w:t>
             </w:r>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>人以上，</w:t>
             </w:r>
-            <w:r w:rsidR="00861B3B" w:rsidRPr="00A8238D">
+            <w:r w:rsidR="00861B3B" w:rsidRPr="00841D58">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>除填寫申請書外，應一併</w:t>
             </w:r>
             <w:r w:rsidRPr="00A8238D">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>檢附</w:t>
             </w:r>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>受僱者名冊及每位受僱者之聲明書。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidTr="000A785D">
+      <w:tr w:rsidR="0091133C" w:rsidRPr="00B22E22" w14:paraId="1E362511" w14:textId="77777777" w:rsidTr="000A785D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="279"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00E11C54">
+          <w:p w14:paraId="1FB017EA" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10727" w:type="dxa"/>
-            <w:gridSpan w:val="21"/>
+            <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="005522CD" w:rsidRDefault="0091133C" w:rsidP="001668A3">
+          <w:p w14:paraId="4192222E" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="005522CD" w:rsidRDefault="0091133C" w:rsidP="001668A3">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□申請之受僱者1人，聲明如下</w:t>
             </w:r>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidTr="00A31EC4">
+      <w:tr w:rsidR="0091133C" w:rsidRPr="00B22E22" w14:paraId="1DBC82E6" w14:textId="77777777" w:rsidTr="00EC66AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="549"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00E11C54">
+          <w:p w14:paraId="1E38B54D" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00E11C54">
+          <w:p w14:paraId="00900053" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
               </w:rPr>
               <w:t>受僱者聲明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="0091133C" w:rsidRDefault="0091133C" w:rsidP="0091133C">
+          <w:p w14:paraId="2F693038" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="0091133C" w:rsidRDefault="0091133C" w:rsidP="0091133C">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:dstrike/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-21"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2196" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
+          <w:p w14:paraId="716B936F" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="562" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
+          <w:p w14:paraId="4703EC6B" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>出生日期</w:t>
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2665" w:type="dxa"/>
+            <w:tcW w:w="2635" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
+          <w:p w14:paraId="7C919411" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:rightChars="-11" w:right="-26"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>民國  年  月  日</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcW w:w="976" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
+          <w:p w14:paraId="77EA5026" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>身分證</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
+          <w:p w14:paraId="7311CB4C" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>統一編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="336" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
+          <w:p w14:paraId="0CB10871" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
+          <w:p w14:paraId="7E9D84D4" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
+          <w:p w14:paraId="7BFDB88A" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="344" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
+          <w:p w14:paraId="4F9D8C54" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="340" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
+          <w:p w14:paraId="6A1D58A4" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="339" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
+          <w:p w14:paraId="02DE7B86" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="339" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
+          <w:p w14:paraId="2C358565" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="343" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
+          <w:p w14:paraId="1C4B32A3" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
+          <w:p w14:paraId="0BE25183" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="346" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
+          <w:p w14:paraId="045DCE35" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidTr="00B408EF">
+      <w:tr w:rsidR="00EC66AE" w:rsidRPr="00B22E22" w14:paraId="089F7C02" w14:textId="77777777" w:rsidTr="00EC66AE">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="550"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00E11C54">
+          <w:p w14:paraId="63F67B82" w14:textId="77777777" w:rsidR="00EC66AE" w:rsidRPr="00B22E22" w:rsidRDefault="00EC66AE" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00E11C54">
+          <w:p w14:paraId="01ED0EC9" w14:textId="77777777" w:rsidR="00EC66AE" w:rsidRPr="00B22E22" w:rsidRDefault="00EC66AE" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00F77C09">
+          <w:p w14:paraId="7E5CDF5A" w14:textId="77777777" w:rsidR="00EC66AE" w:rsidRPr="00B22E22" w:rsidRDefault="00EC66AE" w:rsidP="00F77C09">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>聯絡方式</w:t>
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">                    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9772" w:type="dxa"/>
-            <w:gridSpan w:val="19"/>
+            <w:tcW w:w="5393" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DEDC17B" w14:textId="77777777" w:rsidR="00EC66AE" w:rsidRPr="00B22E22" w:rsidRDefault="00EC66AE" w:rsidP="00330A3F">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="403152"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B22E22">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="403152"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>電話：（  ）              行動電話：</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B182BAF" w14:textId="7DAEE877" w:rsidR="00EC66AE" w:rsidRPr="00B22E22" w:rsidRDefault="00EC66AE" w:rsidP="00330A3F">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="403152"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F3546A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>請畢後雇主給薪日</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2395" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00330A3F">
+          <w:p w14:paraId="4BF17197" w14:textId="741437AD" w:rsidR="00EC66AE" w:rsidRPr="00B22E22" w:rsidRDefault="00EC66AE" w:rsidP="00330A3F">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B22E22">
+            <w:r w:rsidRPr="00F3546A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="403152"/>
-[...3 lines deleted...]
-              <w:t>電話：（  ）              行動電話：</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">民國 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3546A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 年  </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F3546A">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>月  日</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidTr="005522CD">
+      <w:tr w:rsidR="0091133C" w:rsidRPr="00B22E22" w14:paraId="6A533306" w14:textId="77777777" w:rsidTr="005522CD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="2940"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00E11C54">
+          <w:p w14:paraId="69651D82" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00E11C54">
+          <w:p w14:paraId="6729FAB0" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10335" w:type="dxa"/>
-            <w:gridSpan w:val="20"/>
+            <w:gridSpan w:val="19"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B408EF" w:rsidRDefault="0091133C" w:rsidP="005522CD">
+          <w:p w14:paraId="50831272" w14:textId="77777777" w:rsidR="00B408EF" w:rsidRDefault="0091133C" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057156F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>本人</w:t>
             </w:r>
             <w:r w:rsidRPr="0057156F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
@@ -3607,91 +3640,100 @@
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>任職於</w:t>
             </w:r>
             <w:r w:rsidRPr="0057156F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                             </w:t>
             </w:r>
             <w:r w:rsidRPr="0057156F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>因陪伴配偶妊娠產檢或分娩需要</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0091133C" w:rsidRPr="0057156F" w:rsidRDefault="0091133C" w:rsidP="005522CD">
+          <w:p w14:paraId="4F677774" w14:textId="0560A38A" w:rsidR="0091133C" w:rsidRPr="0057156F" w:rsidRDefault="0091133C" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057156F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>而請</w:t>
             </w:r>
             <w:r w:rsidRPr="0057156F">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>「陪產檢及陪產假」</w:t>
             </w:r>
+            <w:r w:rsidR="0005754A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
             <w:r w:rsidRPr="0057156F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>且為：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="005522CD">
+          <w:p w14:paraId="4F5E8763" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="403152"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="_Hlk72766105"/>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
@@ -3699,51 +3741,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>全時工作</w:t>
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>者</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="403152"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="005522CD">
+          <w:p w14:paraId="787CD088" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="-12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="403152"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
@@ -3809,51 +3851,51 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t>小時，共領取薪資計新臺幣</w:t>
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="-12"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">           </w:t>
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="-12"/>
               </w:rPr>
               <w:t>元整。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="005522CD">
+          <w:p w14:paraId="6758DD00" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="403152"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="_Hlk72766138"/>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
@@ -3861,51 +3903,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>部分時間工作</w:t>
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>者</w:t>
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="403152"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="005522CD">
+          <w:p w14:paraId="572342E8" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="403152"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="403152"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
@@ -3944,555 +3986,516 @@
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
               </w:rPr>
               <w:t>小時，共領取薪資計新臺幣</w:t>
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">          </w:t>
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
               </w:rPr>
               <w:t>元整。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B408EF" w:rsidRDefault="00DB7DFB" w:rsidP="005522CD">
+          <w:p w14:paraId="7ECAAC6C" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B408EF" w:rsidRDefault="00DB7DFB" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AF846CE" wp14:editId="71C0FA51">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652096" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="50881CF1" wp14:editId="10CB34B4">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>5932170</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>69850</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="504190" cy="504190"/>
                       <wp:effectExtent l="7620" t="12700" r="12065" b="6985"/>
                       <wp:wrapNone/>
                       <wp:docPr id="47" name="Rectangle 1637"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="504190" cy="504190"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="sysDot"/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="0091133C" w:rsidRPr="00881E7D" w:rsidRDefault="0091133C" w:rsidP="008A2B55"/>
+                                <w:p w14:paraId="1C3A378E" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00881E7D" w:rsidRDefault="0091133C" w:rsidP="008A2B55"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="0AF846CE" id="Rectangle 1637" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:467.1pt;margin-top:5.5pt;width:39.7pt;height:39.7pt;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAtnDjAgwIAABoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u2yAUvp+0d0Dcp7ZTJ02sOlUVJ9Ok&#10;bqvW7QEI4BgNAwMSJ5v27jvgOE3Xm2maL/ABzt93zne4vTu0Eu25dUKrEmdXKUZcUc2E2pb465f1&#10;aIaR80QxIrXiJT5yh+8Wb9/cdqbgY91oybhF4ES5ojMlbrw3RZI42vCWuCttuILLWtuWeNjabcIs&#10;6cB7K5Nxmk6TTltmrKbcOTit+ku8iP7rmlP/qa4d90iWGHLzcbVx3YQ1WdySYmuJaQQ9pUH+IYuW&#10;CAVBz64q4gnaWfHKVSuo1U7X/orqNtF1LSiPGABNlv6B5qkhhkcsUBxnzmVy/88t/bh/tEiwEuc3&#10;GCnSQo8+Q9WI2kqOsun1TShRZ1wBmk/m0QaQzjxo+s0hpZcNKPJ7a3XXcMIgsSzoJy8MwsaBKdp0&#10;HzSDAGTndazWobZtcAh1QIfYlOO5KfzgEYXDSZpnc2gdhauTHCKQYjA21vl3XLcoCCW2kH10TvYP&#10;zveqg0qIpfRaSAnnpJAKdSWeT8aTaOC0FCxcRox2u1lKi/YkMCd+ERmgv1QLniviml7PHV2lfU+q&#10;VnhgthRtiWdnc1KEMq0Ui/E9EbKXAY5UISyghqxPUs+gn/N0vpqtZvkoH09XozytqtH9epmPpuvs&#10;ZlJdV8tllf0KCLK8aARjXAUQA5uz/O/YcpqrnodnPr8A6y5rso7f65okL9OIrQJUwz+ii/wIlOip&#10;5Q+bQ8/B4C7QZaPZEQhjdT+w8MCA0Gj7A6MOhrXE7vuOWI6RfK+AdGGyB8EOwmYQiKJgWmKPUS8u&#10;ff8C7IwV2wY8Z7H/St8DMWsRSfOcxYnOMIARw+mxCBN+uY9az0/a4jcAAAD//wMAUEsDBBQABgAI&#10;AAAAIQDKbQex3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RS8MwFIXfBf9DuIJvLulWh6tN&#10;xygIIj64TmSPaXNti01Sk6yr/967J328nI9zv5NvZzOwCX3onZWQLAQwtI3TvW0lvB+e7h6Ahais&#10;VoOzKOEHA2yL66tcZdqd7R6nKraMSmzIlIQuxjHjPDQdGhUWbkRL2afzRkU6fcu1V2cqNwNfCrHm&#10;RvWWPnRqxLLD5qs6GQn3z+GtPFQ7fA3HuXz5/vAunWopb2/m3SOwiHP8g+GiT+pQkFPtTlYHNkjY&#10;rNIloRQktOkCiGS1BlZTJFLgRc7/Tyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAC2c&#10;OMCDAgAAGgUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AMptB7HfAAAACgEAAA8AAAAAAAAAAAAAAAAA3QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAADpBQAAAAA=&#10;" filled="f">
+                    <v:rect w14:anchorId="50881CF1" id="Rectangle 1637" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:467.1pt;margin-top:5.5pt;width:39.7pt;height:39.7pt;z-index:251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCY2IWoDgIAAAgEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6r06CZmiNOEWRrMOA&#10;bivQ7QNkWbaFyaJGKnGyrx8lJ2mx3YbpIFAS+Ug+Pq3uDoMTe4NkwVdyfjWTwngNjfVdJb9/e3h3&#10;IwVF5RvlwJtKHg3Ju/XbN6sxlGYBPbjGoGAQT+UYKtnHGMqiIN2bQdEVBOP5sQUcVOQjdkWDamT0&#10;wRWL2ex9MQI2AUEbIr7dTo9ynfHb1uj4tW3JROEqybXFvGPe67QX65UqO1Sht/pUhvqHKgZlPSe9&#10;QG1VVGKH9i+owWoEgjZeaRgKaFurTe6Bu5nP/ujmuVfB5F6YHAoXmuj/weov++fwhKl0Co+gf5Dw&#10;sOmV78w9Ioy9UQ2nmyeiijFQeQlIB+JQUY+foeHRql2EzMGhxSEBcnfikKk+Xqg2hyg0Xy5n1/Nb&#10;Hojmp5OdMqjyHByQ4kcDg0hGJZEnmcHV/pHi5Hp2Sbk8PFjn8jSdF2Mlb5eLZQ4gcLZJj7lH7OqN&#10;Q7FXSQ955c64+9duCXmrqJ/86EhbiJNUBhtZr84Olby5hKsy0fTBNzl/VNZNNrfj/Im3RFVSJZXx&#10;UB+EbSp5nSDTTQ3NkYlEmOTJ34mNHvCXFCNLs5L0c6fQSOE+eR5G0vHZwLNRnw3lNYdWMkoxmZs4&#10;6X0X0HY9I88zLx7ueWCtzWS+VHEql+WWx3H6GknPr8/Z6+UDr38DAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKbQex3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9RS8MwFIXfBf9DuIJvLulWh6tNxygI&#10;Ij64TmSPaXNti01Sk6yr/967J328nI9zv5NvZzOwCX3onZWQLAQwtI3TvW0lvB+e7h6AhaisVoOz&#10;KOEHA2yL66tcZdqd7R6nKraMSmzIlIQuxjHjPDQdGhUWbkRL2afzRkU6fcu1V2cqNwNfCrHmRvWW&#10;PnRqxLLD5qs6GQn3z+GtPFQ7fA3HuXz5/vAunWopb2/m3SOwiHP8g+GiT+pQkFPtTlYHNkjYrNIl&#10;oRQktOkCiGS1BlZTJFLgRc7/Tyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJjYhagO&#10;AgAACAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMpt&#10;B7HfAAAACgEAAA8AAAAAAAAAAAAAAAAAaAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;" filled="f">
                       <v:stroke dashstyle="1 1"/>
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
-                          <w:p w:rsidR="0091133C" w:rsidRPr="00881E7D" w:rsidRDefault="0091133C" w:rsidP="008A2B55"/>
+                          <w:p w14:paraId="1C3A378E" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00881E7D" w:rsidRDefault="0091133C" w:rsidP="008A2B55"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="0091133C" w:rsidRPr="00B408EF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>以上</w:t>
             </w:r>
             <w:r w:rsidR="0091133C" w:rsidRPr="00B408EF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>受僱者</w:t>
             </w:r>
             <w:r w:rsidR="0091133C" w:rsidRPr="00B408EF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>各項資料暨請假、領薪情形，經本人確認，確實無訛。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B408EF" w:rsidRDefault="0091133C" w:rsidP="005522CD">
+          <w:p w14:paraId="4045ABE3" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B408EF" w:rsidRDefault="0091133C" w:rsidP="005522CD">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B408EF">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>（如有塗改，請受僱者於塗改處簽名或蓋章）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00E11C54">
+          <w:p w14:paraId="4BDFF8A8" w14:textId="77777777" w:rsidR="0091133C" w:rsidRPr="00B22E22" w:rsidRDefault="0091133C" w:rsidP="00E11C54">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="403152"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">                                      </w:t>
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>受僱者</w:t>
             </w:r>
-            <w:r w:rsidR="00861B3B" w:rsidRPr="00A8238D">
+            <w:r w:rsidR="00861B3B" w:rsidRPr="00841D58">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-                <w:color w:val="000000"/>
+                <w:color w:val="403152"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>正楷</w:t>
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>簽名或蓋章：</w:t>
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F24EF1" w:rsidRPr="00B22E22" w:rsidTr="0091133C">
+      <w:tr w:rsidR="00F24EF1" w:rsidRPr="00B22E22" w14:paraId="05047B29" w14:textId="77777777" w:rsidTr="0091133C">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="873"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2254" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E11C54" w:rsidRPr="00B22E22" w:rsidRDefault="00E11C54" w:rsidP="00E11C54">
+          <w:p w14:paraId="14D95FE6" w14:textId="77777777" w:rsidR="00E11C54" w:rsidRPr="00B22E22" w:rsidRDefault="00E11C54" w:rsidP="00E11C54">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="403152"/>
               </w:rPr>
               <w:t>薪資補助申請金額</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8945" w:type="dxa"/>
-            <w:gridSpan w:val="18"/>
+            <w:gridSpan w:val="17"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00E11C54" w:rsidRPr="00B22E22" w:rsidRDefault="00E11C54" w:rsidP="00450B4B">
+          <w:p w14:paraId="7240B18D" w14:textId="77777777" w:rsidR="00E11C54" w:rsidRPr="00B22E22" w:rsidRDefault="00E11C54" w:rsidP="00450B4B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>總計新</w:t>
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="zh-HK"/>
               </w:rPr>
               <w:t>臺</w:t>
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>幣        萬      仟      佰      拾      元整</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00074F75" w:rsidRPr="005522CD" w:rsidRDefault="00E11C54" w:rsidP="00450B4B">
+          <w:p w14:paraId="36E85480" w14:textId="77777777" w:rsidR="00074F75" w:rsidRPr="005522CD" w:rsidRDefault="00E11C54" w:rsidP="00450B4B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>請</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="005522CD">
+              <w:t>請覈實填寫，如經比對與貴單位申報之投保薪資或提繳工資不符、或不實申領者，將依法處理</w:t>
+            </w:r>
+            <w:r w:rsidR="00074F75" w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>覈</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09FE8A18" w14:textId="77777777" w:rsidR="00E11C54" w:rsidRPr="00B22E22" w:rsidRDefault="00074F75" w:rsidP="00A729F9">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="220" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:color w:val="403152"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>實填寫，如經比對與貴單位申報之投保薪資或提繳工資不符、或</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="005522CD">
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidR="0044058A" w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>不實申</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="005522CD">
+              <w:t>如有塗改，請</w:t>
+            </w:r>
+            <w:r w:rsidR="00DE5810" w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>領者，將依法處理</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00074F75" w:rsidRPr="005522CD">
+              <w:t>於塗改處</w:t>
+            </w:r>
+            <w:r w:rsidR="0044058A" w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>。</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="005522CD">
+              <w:t>加蓋單位或</w:t>
+            </w:r>
+            <w:r w:rsidR="00B8687C" w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>（</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>負責人</w:t>
+            </w:r>
             <w:r w:rsidR="0044058A" w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>如有塗改，請</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DE5810" w:rsidRPr="005522CD">
+              <w:t>印章。</w:t>
+            </w:r>
+            <w:r w:rsidR="00E11C54" w:rsidRPr="005522CD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>於塗改處</w:t>
-[...30 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidTr="007677FA">
+      <w:tr w:rsidR="002F5633" w:rsidRPr="00C33A12" w14:paraId="7E14E658" w14:textId="77777777" w:rsidTr="007677FA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="397"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F5633" w:rsidRPr="00B22E22" w:rsidRDefault="002F5633" w:rsidP="00E11C54">
+          <w:p w14:paraId="17F58F77" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00B22E22" w:rsidRDefault="002F5633" w:rsidP="00E11C54">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>撥款方式（請勾選一項）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10727" w:type="dxa"/>
-            <w:gridSpan w:val="21"/>
+            <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="00C9396A">
+          <w:p w14:paraId="428D8B37" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="00C9396A">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="403152"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EE513A9" wp14:editId="75300386">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EB18720" wp14:editId="46973140">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3505200</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>37465</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1676400" cy="215900"/>
                       <wp:effectExtent l="0" t="0" r="0" b="3810"/>
                       <wp:wrapNone/>
                       <wp:docPr id="44" name="文字方塊 44"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1676400" cy="215900"/>
                               </a:xfrm>
@@ -4521,356 +4524,356 @@
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:tbl>
                                   <w:tblPr>
                                     <w:tblW w:w="0" w:type="auto"/>
                                     <w:tblBorders>
                                       <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
                                       <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
                                       <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
                                       <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
                                       <w:insideH w:val="single" w:sz="4" w:space="0" w:color="403152"/>
                                       <w:insideV w:val="single" w:sz="4" w:space="0" w:color="403152"/>
                                     </w:tblBorders>
                                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                                   </w:tblPr>
                                   <w:tblGrid>
                                     <w:gridCol w:w="318"/>
                                     <w:gridCol w:w="319"/>
                                     <w:gridCol w:w="319"/>
                                     <w:gridCol w:w="319"/>
                                     <w:gridCol w:w="319"/>
                                     <w:gridCol w:w="319"/>
                                     <w:gridCol w:w="319"/>
                                     <w:gridCol w:w="319"/>
                                   </w:tblGrid>
-                                  <w:tr w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidTr="00802F21">
+                                  <w:tr w:rsidR="002F5633" w:rsidRPr="009C61D7" w14:paraId="1C0BDD5E" w14:textId="77777777" w:rsidTr="00802F21">
                                     <w:trPr>
                                       <w:trHeight w:val="283"/>
                                     </w:trPr>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="318" w:type="dxa"/>
                                         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
+                                      <w:p w14:paraId="32C529C6" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
                                         <w:pPr>
                                           <w:spacing w:line="240" w:lineRule="exact"/>
                                           <w:rPr>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                         </w:pPr>
                                       </w:p>
                                     </w:tc>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="319" w:type="dxa"/>
                                         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
+                                      <w:p w14:paraId="50E05E7B" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
                                         <w:pPr>
                                           <w:spacing w:line="240" w:lineRule="exact"/>
                                           <w:rPr>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                         </w:pPr>
                                       </w:p>
                                     </w:tc>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="319" w:type="dxa"/>
                                         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
+                                      <w:p w14:paraId="4A9579F3" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
                                         <w:pPr>
                                           <w:spacing w:line="240" w:lineRule="exact"/>
                                           <w:rPr>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                         </w:pPr>
                                       </w:p>
                                     </w:tc>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="319" w:type="dxa"/>
                                         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
+                                      <w:p w14:paraId="63743897" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
                                         <w:pPr>
                                           <w:spacing w:line="240" w:lineRule="exact"/>
                                           <w:rPr>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                         </w:pPr>
                                       </w:p>
                                     </w:tc>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="319" w:type="dxa"/>
                                         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
+                                      <w:p w14:paraId="7CABE679" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
                                         <w:pPr>
                                           <w:spacing w:line="240" w:lineRule="exact"/>
                                           <w:rPr>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                         </w:pPr>
                                       </w:p>
                                     </w:tc>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="319" w:type="dxa"/>
                                         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
+                                      <w:p w14:paraId="69B5A631" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
                                         <w:pPr>
                                           <w:spacing w:line="240" w:lineRule="exact"/>
                                           <w:rPr>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                         </w:pPr>
                                       </w:p>
                                     </w:tc>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="319" w:type="dxa"/>
                                         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
+                                      <w:p w14:paraId="78B597EA" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
                                         <w:pPr>
                                           <w:spacing w:line="240" w:lineRule="exact"/>
                                           <w:rPr>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                         </w:pPr>
                                       </w:p>
                                     </w:tc>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="319" w:type="dxa"/>
                                         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
+                                      <w:p w14:paraId="6991DE59" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
                                         <w:pPr>
                                           <w:spacing w:line="240" w:lineRule="exact"/>
                                           <w:rPr>
                                             <w:sz w:val="20"/>
                                           </w:rPr>
                                         </w:pPr>
                                       </w:p>
                                     </w:tc>
                                   </w:tr>
                                 </w:tbl>
-                                <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="00DE3B64"/>
+                                <w:p w14:paraId="0E381B3F" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="00DE3B64"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="72000" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shapetype w14:anchorId="3EE513A9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                    <v:shapetype w14:anchorId="5EB18720" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                       <v:stroke joinstyle="miter"/>
                       <v:path gradientshapeok="t" o:connecttype="rect"/>
                     </v:shapetype>
-                    <v:shape id="文字方塊 44" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:276pt;margin-top:2.95pt;width:132pt;height:17pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+6yedlgIAABAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtu2zAQ3RfoHQjuHUmu/JFgOYiTuiiQ&#10;foC0B6BFyiJKkSxJW0qDrgv0AOm6B+gBeqDkHB1StpP0AxRFtZCG4vDN573h7LhrBNoyY7mSBU6O&#10;YoyYLBXlcl3gt2+WgylG1hFJiVCSFfiSWXw8f/xo1uqcDVWtBGUGAYi0easLXDun8yiyZc0aYo+U&#10;ZhI2K2Ua4mBp1hE1pAX0RkTDOB5HrTJUG1Uya+HvWb+J5wG/qljpXlWVZQ6JAkNuLrxNeK/8O5rP&#10;SL42RNe83KVB/iGLhnAJQQ9QZ8QRtDH8F6iGl0ZZVbmjUjWRqipeslADVJPEP1VzURPNQi3QHKsP&#10;bbL/D7Z8uX1tEKcFTlOMJGmAo9vrTzffvtxef7/5+hnBb+hRq20OrhcanF23UB1wHeq1+lyV7yyS&#10;6rQmcs1OjFFtzQiFHBN/Mrp3tMexHmTVvlAUYpGNUwGoq0zjGwgtQYAOXF0e+GGdQ6UPOZ6M0xi2&#10;StgbJqMMbB+C5PvT2lj3jKkGeaPABvgP6GR7bl3vunfxwawSnC65EGFh1qtTYdCWgFaW4dmhP3AT&#10;0jtL5Y/1iP0fSBJi+D2fbuD+KkuGabwYZoPleDoZpMt0NMgm8XQQJ9kiG8dplp4tP/oEkzSvOaVM&#10;nnPJ9jpM0r/jeTcRvYKCElFb4PGTUdxT9Mci4/D8rsiGOxhLwZsCTw9OJPfEPpUUyia5I1z0dvQw&#10;/UAI9GD/DV0JMvDM9xpw3aoLqhv56F4iK0UvQRdGAW3AMFwpYNTKfMCohfEssH2/IYZhJJ5L0NYE&#10;ht/Pc1iAYfbGam8QWcLxAjuMevPU9XO/0Yava0DvFSzVCWiw4kEed5nslAtjF+rYXRF+ru+vg9fd&#10;RTb/AQAA//8DAFBLAwQUAAYACAAAACEArA3HVuAAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;wU7DMBBE70j8g7VI3KiTVi1NiFOhAgIJLk2L1KMTL0lEvI5it0n/nuUEtx3NaPZNtplsJ844+NaR&#10;gngWgUCqnGmpVnDYv9ytQfigyejOESq4oIdNfn2V6dS4kXZ4LkItuIR8qhU0IfSplL5q0Go/cz0S&#10;e19usDqwHGppBj1yue3kPIpW0uqW+EOje9w2WH0XJ6tgd7zEn8X45J8/xvs3+b7YlsfXQqnbm+nx&#10;AUTAKfyF4Ref0SFnptKdyHjRKVgu57wl8JGAYH8dr1iXChZJAjLP5P8B+Q8AAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAPusnnZYCAAAQBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEArA3HVuAAAAAIAQAADwAAAAAAAAAAAAAAAADwBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP0FAAAAAA==&#10;" stroked="f" strokeweight=".5pt">
+                    <v:shape id="文字方塊 44" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:276pt;margin-top:2.95pt;width:132pt;height:17pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/TJJn7wEAAMUDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGnFdiFqulq6KkJa&#10;WKRlP8BxnMTC8Zix26R8PWMn7QJ7Q+RgjePxm3lvnjc3Y2/YUaHXYEu+XOScKSuh1rYt+dO3/Zt3&#10;nPkgbC0MWFXyk/L8Zvv61WZwhVpBB6ZWyAjE+mJwJe9CcEWWedmpXvgFOGXpsAHsRaAttlmNYiD0&#10;3mSrPF9nA2DtEKTynv7eTYd8m/CbRsnw0DReBWZKTr2FtGJaq7hm240oWhSu03JuQ/xDF73Qlope&#10;oO5EEOyA+gVUryWChyYsJPQZNI2WKnEgNsv8LzaPnXAqcSFxvLvI5P8frPxyfHRfkYXxA4w0wETC&#10;u3uQ3z2zsOuEbdUtIgydEjUVXkbJssH5Yr4apfaFjyDV8BlqGrI4BEhAY4N9VIV4MkKnAZwuoqsx&#10;MBlLrq/Xb3M6knS2Wl69pziWEMX5tkMfPiroWQxKjjTUhC6O9z5MqeeUWMyD0fVeG5M22FY7g+wo&#10;yAD79M3of6QZG5MtxGsTYvyTaEZmE8cwViPTdcmvIkRkXUF9It4Ik6/oHVDQAf7kbCBPldz/OAhU&#10;nJlPlrS7JsdGE6YNBXgOqnMgrKTrJQ+cTeEuTGY9ONRtR+jThCzcksaNTvSfO5lbJq8kAWdfRzP+&#10;vk9Zz69v+wsAAP//AwBQSwMEFAAGAAgAAAAhAKwNx1bgAAAACAEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyok1YtTYhToQICCS5Ni9SjEy9JRLyOYrdJ/57lBLcdzWj2TbaZbCfO&#10;OPjWkYJ4FoFAqpxpqVZw2L/crUH4oMnozhEquKCHTX59lenUuJF2eC5CLbiEfKoVNCH0qZS+atBq&#10;P3M9EntfbrA6sBxqaQY9crnt5DyKVtLqlvhDo3vcNlh9FyerYHe8xJ/F+OSfP8b7N/m+2JbH10Kp&#10;25vp8QFEwCn8heEXn9EhZ6bSnch40SlYLue8JfCRgGB/Ha9YlwoWSQIyz+T/AfkPAAAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhAD9MkmfvAQAAxQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKwNx1bgAAAACAEAAA8AAAAAAAAAAAAAAAAASQQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABWBQAAAAA=&#10;" stroked="f" strokeweight=".5pt">
                       <v:textbox inset="2mm,0,0,0">
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:tblBorders>
                                 <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
                                 <w:left w:val="single" w:sz="4" w:space="0" w:color="403152"/>
                                 <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152"/>
                                 <w:right w:val="single" w:sz="4" w:space="0" w:color="403152"/>
                                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="403152"/>
                                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="403152"/>
                               </w:tblBorders>
                               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="318"/>
                               <w:gridCol w:w="319"/>
                               <w:gridCol w:w="319"/>
                               <w:gridCol w:w="319"/>
                               <w:gridCol w:w="319"/>
                               <w:gridCol w:w="319"/>
                               <w:gridCol w:w="319"/>
                               <w:gridCol w:w="319"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidTr="00802F21">
+                            <w:tr w:rsidR="002F5633" w:rsidRPr="009C61D7" w14:paraId="1C0BDD5E" w14:textId="77777777" w:rsidTr="00802F21">
                               <w:trPr>
                                 <w:trHeight w:val="283"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="318" w:type="dxa"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
+                                <w:p w14:paraId="32C529C6" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="319" w:type="dxa"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
+                                <w:p w14:paraId="50E05E7B" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="319" w:type="dxa"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
+                                <w:p w14:paraId="4A9579F3" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="319" w:type="dxa"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
+                                <w:p w14:paraId="63743897" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="319" w:type="dxa"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
+                                <w:p w14:paraId="7CABE679" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="319" w:type="dxa"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
+                                <w:p w14:paraId="69B5A631" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="319" w:type="dxa"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
+                                <w:p w14:paraId="78B597EA" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="319" w:type="dxa"/>
                                   <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
+                                <w:p w14:paraId="6991DE59" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="009C61D7" w:rsidRDefault="002F5633" w:rsidP="009C61D7">
                                   <w:pPr>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:rPr>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="00DE3B64"/>
+                          <w:p w14:paraId="0E381B3F" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="00DE3B64"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>※如係提供總公司帳戶，請另填寫總公司保險證號：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="00E11C54">
+          <w:p w14:paraId="4B22A5A8" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="00E11C54">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> □</w:t>
             </w:r>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
@@ -4926,97 +4929,97 @@
             </w:r>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">　　    　 </w:t>
             </w:r>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>分行</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="002F608E">
+          <w:p w14:paraId="0B39EE5C" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="002F608E">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">   ※金融機構存簿之總代號及帳號，請分別由左至右填寫完整，位數不足者，不須補零。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="00E11C54">
+          <w:p w14:paraId="4879E81C" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="00E11C54">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:before="120" w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E04104F" wp14:editId="0CF27E72">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653120" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33136B65" wp14:editId="0B0BC594">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1299210</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>8255</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="3268980" cy="348615"/>
                       <wp:effectExtent l="13335" t="8255" r="13335" b="5080"/>
                       <wp:wrapNone/>
                       <wp:docPr id="45" name="Group 1420"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="3268980" cy="348615"/>
                                 <a:chOff x="3157" y="9834"/>
@@ -5028,101 +5031,101 @@
                               <wps:cNvSpPr>
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="3675" y="9834"/>
                                   <a:ext cx="5016" cy="629"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="3F3151"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="0020356A">
+                                  <w:p w14:paraId="749CDDEC" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="0020356A">
                                     <w:pPr>
                                       <w:snapToGrid w:val="0"/>
                                       <w:spacing w:line="240" w:lineRule="exact"/>
                                       <w:ind w:left="57" w:right="113"/>
                                       <w:jc w:val="distribute"/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                                         <w:color w:val="403152"/>
                                         <w:kern w:val="0"/>
                                         <w:sz w:val="20"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00802F21">
                                       <w:rPr>
                                         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
                                         <w:color w:val="403152"/>
                                         <w:kern w:val="0"/>
                                         <w:sz w:val="20"/>
                                       </w:rPr>
                                       <w:t>金融機構存款帳號</w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="00802F21">
                                       <w:rPr>
                                         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                                         <w:color w:val="403152"/>
                                         <w:kern w:val="0"/>
                                         <w:sz w:val="20"/>
                                       </w:rPr>
                                       <w:t>(</w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="00802F21">
                                       <w:rPr>
                                         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
                                         <w:color w:val="403152"/>
                                         <w:kern w:val="0"/>
                                         <w:sz w:val="20"/>
                                       </w:rPr>
                                       <w:t>分行別、科目、編號、檢查號碼</w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="00802F21">
                                       <w:rPr>
                                         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                                         <w:color w:val="403152"/>
                                         <w:kern w:val="0"/>
                                         <w:sz w:val="20"/>
                                       </w:rPr>
                                       <w:t>)</w:t>
                                     </w:r>
                                   </w:p>
-                                  <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="00BE6A4D">
+                                  <w:p w14:paraId="40FAA00B" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="00BE6A4D">
                                     <w:pPr>
                                       <w:snapToGrid w:val="0"/>
                                       <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
                                       <w:ind w:left="57" w:right="113"/>
                                       <w:jc w:val="distribute"/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                         <w:color w:val="403152"/>
                                         <w:spacing w:val="-20"/>
                                         <w:w w:val="95"/>
                                         <w:sz w:val="20"/>
                                       </w:rPr>
                                     </w:pPr>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="0" rIns="18000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="64" name="Line 1422"/>
                               <wps:cNvCnPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
@@ -5342,70 +5345,70 @@
                               <wps:cNvSpPr>
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="3157" y="9834"/>
                                   <a:ext cx="518" cy="624"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="3F3151"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="00BE6A4D">
+                                  <w:p w14:paraId="03A5A13F" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="00BE6A4D">
                                     <w:pPr>
                                       <w:spacing w:line="240" w:lineRule="exact"/>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                         <w:color w:val="403152"/>
                                         <w:sz w:val="20"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00802F21">
                                       <w:rPr>
                                         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                         <w:color w:val="403152"/>
                                         <w:sz w:val="20"/>
                                       </w:rPr>
                                       <w:t>帳</w:t>
                                     </w:r>
                                   </w:p>
-                                  <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="00BE6A4D">
+                                  <w:p w14:paraId="04279587" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="00BE6A4D">
                                     <w:pPr>
                                       <w:spacing w:line="240" w:lineRule="exact"/>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                         <w:color w:val="403152"/>
                                         <w:sz w:val="20"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00802F21">
                                       <w:rPr>
                                         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                         <w:color w:val="403152"/>
                                         <w:sz w:val="20"/>
                                       </w:rPr>
                                       <w:t>號</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
@@ -6020,155 +6023,155 @@
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="4E04104F" id="Group 1420" o:spid="_x0000_s1033" style="position:absolute;margin-left:102.3pt;margin-top:.65pt;width:257.4pt;height:27.45pt;z-index:251654656" coordorigin="3157,9834" coordsize="5534,629" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBLZep+TwYAAFNLAAAOAAAAZHJzL2Uyb0RvYy54bWzsXF9v2zYQfx+w70DocUBqyfpnG3GKwo6L&#10;Ad0WrNkHoCXZEiaJGqXE7oZ9990dJUW27MRLXRdFmQeHEinyeHf83fF40vXbbZayx0iWicinhvXG&#10;NFiUByJM8vXU+ON+cTUyWFnxPOSpyKOp8Skqjbc3P/5wvSkm0VDEIg0jyaCTvJxsiqkRV1UxGQzK&#10;II4yXr4RRZRD5UrIjFdwKdeDUPIN9J6lg6FpeoONkGEhRRCVJdydq0rjhvpfraKg+m21KqOKpVMD&#10;aKvoV9LvEn8HN9d8spa8iJOgJoO/goqMJzkM2nY15xVnDzLpdZUlgRSlWFVvApENxGqVBBHNAWZj&#10;mXuzeS/FQ0FzWU8266JlE7B2j0+v7jb49fFOsiScGo5rsJxnICMallnOkNizKdYTaPVeFh+LO6nm&#10;CMUPIvizBO4N9uvxeq0as+XmFxFCj/yhEsSe7Upm2AVMnG1JCp9aKUTbigVw0x56o/EIhBVAne2M&#10;PMtVYgpikCU+ZluubzCoHY9sp6m7rR93XbhHz3rDMVYO+EQNS6TWpKGCgMaVT0wtP4+pH2NeRCSr&#10;EtlVM9WzG6b+DqrI83UaIWMtpAsJgJYNV0vFUpaLWQwNo3dSik0c8RAIo/ZAfucBvChBIC/y2PZ8&#10;kOwOsxpOu6blHWYVnxSyrN5HImNYmBoSyCcJ8scPZaW42jRBgZYiTcJFkqZ0IdfLWSrZI4dVt6C/&#10;WhA7zdKcbUCG7tClnnfqym4X9gIkrniwN1KWVAAfaZJNjZGJf0obkG23eQhk8knFk1SVQRHSnDRW&#10;sU6JoNout7QAvEYoSxF+AsZKodAC0A0KsZB/G2wDSDE1yr8euIwMlv6co3BwZIAWuoCC7N5dNnd5&#10;HkAXU6MymCrOKgVDD4VM1jGMYBEXcvEOFssqIR6jkBU1NdmgsJfSXFhECg4+JDkp7bDhDyjtLL+T&#10;tQqfqITemJTQMi23FlJfC6miXa49HUyBkOd0MBeogCT0M6gWYG+tQc9qE5/APGBJoKrhjAj0/xmb&#10;49vR7ci5cobe7ZVjzudX7xYz58pbWL47t+ez2dz6F+diOZM4CcMoR9IbA2Q5p2FRbQqV6WhNUMuG&#10;wW7vhIRAYvOfiCZQQREqtVLKhssbVe+C2tYan4WMIjT3CJN2R+P2YLIhsQXQk/HQMdE+AB4eUEWr&#10;NjoWjdzRxOBBoSFKuUFAMPZhLfh1WK+Ve1j/qywFF+KnATPZhhFqYcumAQzRaRCzoU+4020y3Gly&#10;oA8wKm0f8DxrewGKW5p4rICaT4JtXtMJJUAfcB9MWkeFKNGcItHAj/sGYaEVzvNIY6AOGzccosYw&#10;LvyvB0FTse9uSYOBu7VEecKy5hXS1hTRCABX4qmBvMC7mXiM7gXVV3tuAoz0VJvm/VY1P6GdqoUC&#10;jkdK3w6M9HYk2q4YfOizbdI3CxzHDfAxG/5qhDnZuI4tx2mNq+P64JPWBrauUQa2rvnmjCy4X8rI&#10;dmGPXFrEsxbcwOvpOtydmtNhzx6rlathT8OeoE2Yhj2yNhr2Lu7twe69D3u0yz877PmwcdTeHvlS&#10;2tvTsDdot4ka9i4OexALV7C3Ewxs4059d+/8wcB+5LQNw1hAHoZcvSE5oLBHaqK1TaDv+4kF+k3k&#10;4X/GAtutSrtNgcK3GwOEmF3fTre86evr66MyrmWC+h2OysC+hY4CdFRGR2Ve8NiPnxToqMzLcV8d&#10;laGDIB8wuw97o8YknBX2HE+dZOqojI7K6KiMqbcnX+/E14dASR/2KIXi3FEZdwRn/ke8PaBCe3t4&#10;nIYxG30Gt5fwcWJeiPb2tLfXS6c7nKLlw/ayB3t2nfrWOWk7wxmcZ4106oFOPdCpB/l6L2dJB6Mv&#10;HYz228zUTuqBTSlA5/b2PNc5eganY3uYn6y9vc/KAtbenvb2TvX22rTmLux1U5vPlmjqjTEtXB9p&#10;YManTj3QqQc6tvcVY3uH8uvtL5Jf7w/doye5OranvT2dX3/6O3I6v/7UV2WPxPYO5derV0bPvcn1&#10;PUuf5OrYno7t6djeV3931z+UX29/kfx6f+wfPdLQsT3t7WlvT3t7l/pkgd/m13dje8+k178+XXlk&#10;w+ZZx/b0a0VPnwXQb1O+kJv9Hb5ETl8cgi830fFM/ZUp/DRU9xrK3W9h3fwHAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAkRRal3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3SRt&#10;o8ZsSinqqRRsBfG2zU6T0OxsyG6T9N87nvQ4fI/3vslXk23FgL1vHCmIZxEIpNKZhioFn4e3hycQ&#10;PmgyunWECq7oYVXc3uQ6M26kDxz2oRJcQj7TCuoQukxKX9ZotZ+5DonZyfVWBz77Sppej1xuW5lE&#10;USqtbogXat3hpsbyvL9YBe+jHtfz+HXYnk+b6/dhufvaxqjU/d20fgERcAp/YfjVZ3Uo2OnoLmS8&#10;aBUk0SLlKIM5COaP8fMCxFHBMk1AFrn8/0DxAwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AEtl6n5PBgAAU0sAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhACRFFqXfAAAACAEAAA8AAAAAAAAAAAAAAAAAqQgAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAC1CQAAAAA=&#10;">
+                    <v:group w14:anchorId="33136B65" id="Group 1420" o:spid="_x0000_s1033" style="position:absolute;margin-left:102.3pt;margin-top:.65pt;width:257.4pt;height:27.45pt;z-index:251653120" coordorigin="3157,9834" coordsize="5534,629" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA4/8gmowUAAKY+AAAOAAAAZHJzL2Uyb0RvYy54bWzsW21v4zYM/j5g/0HwxwFr/BLbSdD0cOhd&#10;iwHdVuy6H6D4JTZmW57sNOn9+pGU7bpxckub3C2HqR9S2ZIliqQeUSR1+W6TZ+wxklUqirlhXZgG&#10;i4pAhGmxnBt/Ptz8PDFYVfMi5JkoornxFFXGu6sff7hcl7PIFonIwkgy6KSoZutybiR1Xc5GoypI&#10;opxXF6KMCqiMhcx5DY9yOQolX0PveTayTdMbrYUMSymCqKrg7QdVaVxR/3EcBfXvcVxFNcvmBtBW&#10;06+k3wX+jq4u+WwpeZmkQUMGfwMVOU8LGLTr6gOvOVvJdNBVngZSVCKuLwKRj0Qcp0FEc4DZWObW&#10;bG6lWJU0l+VsvSw7NgFrt/j05m6D3x5vZfmpvJeKeijeieCvCvgyWpfLWb8en5eqMVusfxUhyJOv&#10;akET38Qyxy5gSmxD/H3q+BttahbAS8f2JtMJiCGAOmc88SxXCSBIQEr4mWO5vsGgdjpxxm3dx+Zz&#10;14V39K1nT7FyxGdqWCK1IQ1FD7pUPbOrOo5dnxJeRiSFCtlxL1kazg3PMVjBc2DBH6BkvFhmEbPG&#10;toV0IQHQsuVqpVjKCnGdQMPovZRinUQ8BMKoPZDf+wAfKhDIv/LY8Xx3i1ktp13T8nazis9KWdW3&#10;kcgZFuaGBPJJgvzxrqoVV9smKNBKZGl4k2YZPcjl4jqT7JHDerqhv0YQL5plBVuDDF3bpZ5f1FX9&#10;LpwbkLjiwdZIeVoDMGRpPjcmJv4pbUC2fSxCIJPPap5mqgyKkBWksYp1SgT1ZrFRsmqFshDhEzBW&#10;CoUDgFtQSIT8bLA1YMDcqP5ecRkZLPulQOHgyAAa9AAF2X+7aN/yIoAu5kZtMFW8rhXArEqZLhMY&#10;wSIuFOI9LJY4JR6jkBU1DdmgsN9Kc2ERKc29SwtSWrvlDyjtdXEvGxU+UAm9KSmhZVpuI6ShFlJF&#10;t1wHOpgBIV/SwUKgApLQT6BagKqNBr1Gm5S0cH2g7L6huGCNK3HdyCjCnRBxxumJbAtnWhI7BDoY&#10;UMYmAiyg7w5ZWg1qWzRyT5TBSsEJrsgWQmAfDAFM8NUybKh/gAUU5xnsrj+NmMnWjJZ9vwEM0WuQ&#10;MNv3cJb9JvaLJjv6AFTu+oDvWdcLUNzRxBOFdHwWbIqGTijB8oWd1SRFLEWF+xESDfx4aCEKWiFB&#10;exoDddi45RA1hnHhfzMIYu22JSINBpbIQs205DXShmNgEVEUuJLMDeQFvs3FY/QgqL7e2mdhpOfa&#10;rBi2avgJ7VQtFHAQ2ke7gZHenkTPZ+UdjNpTazzuUHvs+naH3E2NQu6m5rtDb9jXh3BAthKu827R&#10;w3bat+R6NYfDgTNVGq3hQMOBIOtew8G5GXNwXBrCAR2rTg4HPljq2jqgvVdbBxoOzvJsB+42BQcv&#10;vBJkR+/Gg9N7JYYunO48aAF56PvxbDJYwNZs3Uatx+H/45Tw2xPcK50SnWnbmbVQ+H6dEeA8GO5f&#10;HW9Oac66lgnqt/t0C3Yu+ST16Vafbumc/RaX5TF+JX26JU+tD1g2hINJC5UnhYOxp0IN+nSrT7f6&#10;dHuWoQofDpxDOKDY325r9u2+b3cCwao91gFQoa0DdGPj2Vf7vrcilQcGNLV18IrMh90xdx/M9AEc&#10;OBRbPDUceNZEh8J0KEyHwjBr6kwTGfwuBacXGXcoVHtyOHDHe33f2neAiVjaOjgq3UlbB8dbB11e&#10;Ux8O+rlNJ0uU8aaYF6ZdiZimokNhOhR2jqEwzI0dHha+St6cb7t7Iwvad6Ctg6OTobV1cLx1sCtv&#10;Tt0xOPVhwfcsHVnQvgPtOzhn38GuvDnnq+TN+VN/rytR+w60daCtg//+TpTf5c31fQdfSJt7e6Bx&#10;4jjgt9S+A+07oFuYGFLVWfWHZ9XTVV+4DE23lpqL23jbuv9Md/Ser5df/QMAAP//AwBQSwMEFAAG&#10;AAgAAAAhACRFFqXfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdJG2j&#10;xmxKKeqpFGwF8bbNTpPQ7GzIbpP03zue9Dh8j/e+yVeTbcWAvW8cKYhnEQik0pmGKgWfh7eHJxA+&#10;aDK6dYQKruhhVdze5DozbqQPHPahElxCPtMK6hC6TEpf1mi1n7kOidnJ9VYHPvtKml6PXG5bmURR&#10;Kq1uiBdq3eGmxvK8v1gF76Me1/P4ddieT5vr92G5+9rGqNT93bR+ARFwCn9h+NVndSjY6eguZLxo&#10;FSTRIuUogzkI5o/x8wLEUcEyTUAWufz/QPEDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;OP/IJqMFAACmPgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAJEUWpd8AAAAIAQAADwAAAAAAAAAAAAAAAAD9BwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAAkJAAAAAA==&#10;">
                       <v:rect id="Rectangle 1421" o:spid="_x0000_s1034" style="position:absolute;left:3675;top:9834;width:5016;height:629;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBrxqIbxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTemo02iERXEaGlhZZi7KHHR/aZDWbfhuwmxv76riD0OMzMN8x6O9pGDNT52rGCWZKC&#10;IC6drrlS8H18eVqC8AFZY+OYFFzJw3YzeVhjrt2FDzQUoRIRwj5HBSaENpfSl4Ys+sS1xNE7uc5i&#10;iLKrpO7wEuG2kfM0XUiLNccFgy3tDZXnorcKMvd6/crG/tP8zt3H+d3+mFPIlHqcjrsViEBj+A/f&#10;229aweIZbl/iD5CbPwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBrxqIbxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="#3f3151">
                         <v:textbox inset=".5mm,0,.5mm,0">
                           <w:txbxContent>
-                            <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="0020356A">
+                            <w:p w14:paraId="749CDDEC" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="0020356A">
                               <w:pPr>
                                 <w:snapToGrid w:val="0"/>
                                 <w:spacing w:line="240" w:lineRule="exact"/>
                                 <w:ind w:left="57" w:right="113"/>
                                 <w:jc w:val="distribute"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                                   <w:color w:val="403152"/>
                                   <w:kern w:val="0"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00802F21">
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
                                   <w:color w:val="403152"/>
                                   <w:kern w:val="0"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>金融機構存款帳號</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00802F21">
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                                   <w:color w:val="403152"/>
                                   <w:kern w:val="0"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>(</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00802F21">
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
                                   <w:color w:val="403152"/>
                                   <w:kern w:val="0"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>分行別、科目、編號、檢查號碼</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00802F21">
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF"/>
                                   <w:color w:val="403152"/>
                                   <w:kern w:val="0"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>)</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="00BE6A4D">
+                            <w:p w14:paraId="40FAA00B" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="00BE6A4D">
                               <w:pPr>
                                 <w:snapToGrid w:val="0"/>
                                 <w:spacing w:before="60" w:line="240" w:lineRule="exact"/>
                                 <w:ind w:left="57" w:right="113"/>
                                 <w:jc w:val="distribute"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                   <w:color w:val="403152"/>
                                   <w:spacing w:val="-20"/>
                                   <w:w w:val="95"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
                       <v:line id="Line 1422" o:spid="_x0000_s1035" style="position:absolute;visibility:visible;mso-wrap-style:square" from="3669,10150" to="8685,10150" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDtpC2dxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvhX6H5Qm91Y1tEY2uEmpLqweJ/+6P7DMbzL5Ns1uN394VCj0OM/MbZjrvbC3O1PrKsYJBPwFB&#10;XDhdcalgv/t8HoHwAVlj7ZgUXMnDfPb4MMVUuwtv6LwNpYgQ9ikqMCE0qZS+MGTR911DHL2jay2G&#10;KNtS6hYvEW5r+ZIkQ2mx4rhgsKF3Q8Vp+2sV5GbcrRaL1fqw/Mqur1nzkbufk1JPvS6bgAjUhf/w&#10;X/tbKxi+wf1L/AFydgMAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDtpC2dxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" strokecolor="#3f3151"/>
                       <v:shape id="Freeform 1423" o:spid="_x0000_s1036" style="position:absolute;left:4034;top:10150;width:1;height:313;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD9qZVfxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgu+1Y2CQaOrSIsifWg17Qdcs9dkMXs3ZNeY/n1XEHwcZuYMs1z3thYdtd44VjAeJSCI&#10;C6cNlwp+f7ZvMxA+IGusHZOCP/KwXr0Mlphpd+MjdXkoRYSwz1BBFUKTSemLiiz6kWuIo3d2rcUQ&#10;ZVtK3eItwm0tJ0mSSouG40KFDb1XVFzyq1Uw7b9ml3F6OO3yz33H33Oz+2Cj1PC13yxABOrDM/xo&#10;77WCdAr3L/EHyNU/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP2plV/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#3f3151">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,313" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 1424" o:spid="_x0000_s1037" style="position:absolute;left:4392;top:10150;width:1;height:313;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQANewsoxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvC77DcgTv6saCQVM3QSyKeNGf2Ac4zZ4mi9mzIbvG+PbdQqGXw8x8w2yK0bZioN4bxwoW8wQE&#10;ceW04VrB53n/uALhA7LG1jEpuJOHIp88bDDT7sYfNJShFhHCPkMFTQhdJqWvGrLo564jjt636y2G&#10;KPta6h5vEW5b+ZQkqbRoOC402NGuoepSXq2C5fi6uizS969DeToO/LY2hxc2Ss2m4/YZRKAx/If/&#10;2ketIE3h90v8ATL/AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAA17CyjEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#3f3151">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,313" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 1425" o:spid="_x0000_s1038" style="position:absolute;left:4751;top:10150;width:1;height:313;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBiN66zxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcoW+1Y0FU42uIhZF+lA1+gHX7DVZzN4N2W1M/75bKPRxmJkzzGLV21p01HrjWMF4lIAg&#10;Lpw2XCq4nLcvUxA+IGusHZOCb/KwWg6eFphp9+ATdXkoRYSwz1BBFUKTSemLiiz6kWuIo3dzrcUQ&#10;ZVtK3eIjwm0tX5MklRYNx4UKG9pUVNzzL6tg0n9O7+P0eN3lH/uODzOze2ej1POwX89BBOrDf/iv&#10;vdcK0jf4/RJ/gFz+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGI3rrPEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#3f3151">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,313" o:connectangles="0,0"/>
                       </v:shape>
                       <v:rect id="Rectangle 1426" o:spid="_x0000_s1039" style="position:absolute;left:3157;top:9834;width:518;height:624;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCpZTzivAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4EY01UWRahQ/iG4EfwcYmrEtNpPSxLbe3iwEl4/3X647U4qGaldYVjCdRCCIU6sLzhQ8&#10;7ofxHITzyBpLy6TgQw7Wq35viYm2LV+puflMhBB2CSrIva8SKV2ak0E3sRVx4J62NugDrDOpa2xD&#10;uCnlLIpiabDg0JBjRbuc0tftbRR4y5ft+XRNj/pMo3ivL83s2So1HHSbBQhPnf+Lf+6TVhCHseFL&#10;+AFy9QUAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAAAAAA&#10;AAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCpZTzivAAAANsAAAAPAAAAAAAAAAAA&#10;AAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8AIAAAAA&#10;" strokecolor="#3f3151">
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="00BE6A4D">
+                            <w:p w14:paraId="03A5A13F" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="00BE6A4D">
                               <w:pPr>
                                 <w:spacing w:line="240" w:lineRule="exact"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                   <w:color w:val="403152"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00802F21">
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                   <w:color w:val="403152"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>帳</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="00BE6A4D">
+                            <w:p w14:paraId="04279587" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="00BE6A4D">
                               <w:pPr>
                                 <w:spacing w:line="240" w:lineRule="exact"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                   <w:color w:val="403152"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00802F21">
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                   <w:color w:val="403152"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>號</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
                       <v:shape id="Freeform 1427" o:spid="_x0000_s1040" style="position:absolute;left:5108;top:10150;width:2;height:313;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQB85J9axAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfBf9huYW+1Y1Cg6auUpSK+NBq7Adcs9dkMXs3ZLcx/n1XEHwcZuYMM1/2thYdtd44VjAeJSCI&#10;C6cNlwp+j19vUxA+IGusHZOCG3lYLoaDOWbaXflAXR5KESHsM1RQhdBkUvqiIot+5Bri6J1dazFE&#10;2ZZSt3iNcFvLSZKk0qLhuFBhQ6uKikv+ZxW899/Tyzjdnzb5btvxz8xs1myUen3pPz9ABOrDM/xo&#10;b7WCdAb3L/EHyMU/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHzkn1rEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#3f3151">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,313" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 1428" o:spid="_x0000_s1041" style="position:absolute;left:5467;top:10150;width:1;height:313;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBoB6AawgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4X9g7hDHanaQfTrjOWMVFkF26rPsBZc9YGm5PSxFrffrkQvPz4/pfFaFsxUO+NYwXpLAFBXDlt&#10;uFZwPGymGQgfkDW2jknBlTwUq4fJEnPtLvxDQxlqEUPY56igCaHLpfRVQxb9zHXEkftzvcUQYV9L&#10;3eMlhttWPifJXFo0HBsa7OijoepUnq2Cl3GfndL59++2/NwN/PVqtms2Sj09ju9vIAKN4S6+uXda&#10;wSKuj1/iD5CrfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBoB6AawgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#3f3151">
@@ -6193,51 +6196,51 @@
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,313" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 1435" o:spid="_x0000_s1048" style="position:absolute;left:7974;top:10150;width:2;height:313;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDn7jhuxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dasJA&#10;FITvBd9hOYJ3daPgX3QVsVSkF22NPsAxe0wWs2dDdhvTt+8WCl4OM/MNs952thItNd44VjAeJSCI&#10;c6cNFwou57eXBQgfkDVWjknBD3nYbvq9NabaPfhEbRYKESHsU1RQhlCnUvq8JIt+5Gri6N1cYzFE&#10;2RRSN/iIcFvJSZLMpEXDcaHEmvYl5ffs2yqYdh+L+3j2dT1k78eWP5fm8MpGqeGg261ABOrCM/zf&#10;PmoF8zn8fYk/QG5+AQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOfuOG7EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#3f3151">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,313" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 1436" o:spid="_x0000_s1049" style="position:absolute;left:8333;top:10150;width:2;height:313;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCWcawcwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/dasIw&#10;FL4X9g7hDHanaQfTrjOWMVFkF26rPsBZc9YGm5PSxFrffrkQvPz4/pfFaFsxUO+NYwXpLAFBXDlt&#10;uFZwPGymGQgfkDW2jknBlTwUq4fJEnPtLvxDQxlqEUPY56igCaHLpfRVQxb9zHXEkftzvcUQYV9L&#10;3eMlhttWPifJXFo0HBsa7OijoepUnq2Cl3GfndL59++2/NwN/PVqtms2Sj09ju9vIAKN4S6+uXda&#10;wSKOjV/iD5CrfwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCWcawcwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#3f3151">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,313" o:connectangles="0,0"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DE9836D" wp14:editId="1263C64A">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654144" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DA787F8" wp14:editId="7F1820B0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>389890</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>8255</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="602615" cy="351155"/>
                       <wp:effectExtent l="8890" t="8255" r="7620" b="12065"/>
                       <wp:wrapNone/>
                       <wp:docPr id="79" name="Group 1437"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="602615" cy="351155"/>
                                 <a:chOff x="1632" y="8301"/>
@@ -6249,71 +6252,71 @@
                               <wps:cNvSpPr>
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="1632" y="8301"/>
                                   <a:ext cx="1075" cy="620"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:solidFill>
                                   <a:srgbClr val="FFFFFF"/>
                                 </a:solidFill>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="3F3151"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="00BE6A4D">
+                                  <w:p w14:paraId="01018D2C" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="00BE6A4D">
                                     <w:pPr>
                                       <w:snapToGrid w:val="0"/>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                         <w:color w:val="403152"/>
                                         <w:sz w:val="20"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00802F21">
                                       <w:rPr>
                                         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
                                         <w:color w:val="403152"/>
                                         <w:kern w:val="0"/>
                                         <w:sz w:val="20"/>
                                       </w:rPr>
                                       <w:t>總行代號</w:t>
                                     </w:r>
                                   </w:p>
-                                  <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="00BE6A4D">
+                                  <w:p w14:paraId="33918A75" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="00BE6A4D">
                                     <w:pPr>
                                       <w:snapToGrid w:val="0"/>
                                       <w:jc w:val="center"/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                         <w:color w:val="403152"/>
                                         <w:sz w:val="22"/>
                                         <w:szCs w:val="22"/>
                                       </w:rPr>
                                     </w:pPr>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="81" name="Line 1439"/>
                               <wps:cNvCnPr/>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="1633" y="8612"/>
                                   <a:ext cx="1075" cy="0"/>
                                 </a:xfrm>
@@ -6455,103 +6458,103 @@
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="4DE9836D" id="Group 1437" o:spid="_x0000_s1050" style="position:absolute;margin-left:30.7pt;margin-top:.65pt;width:47.45pt;height:27.65pt;z-index:251655680" coordorigin="1632,8301" coordsize="1076,620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQACUlM0eAQAAPkRAAAOAAAAZHJzL2Uyb0RvYy54bWzsWNtu4zYQfS/QfyD4WCCR5FtsIcoisOOg&#10;QNoGu9kPoCXqgkqkSsqRs0X/vTNDSb5kd5umxQIt4gebMofDmTOHZ2hfvttVJXuUxhZaRTw49zmT&#10;KtZJobKIf3xYn805s41QiSi1khF/kpa/u/r+u8u2DuVI57pMpGHgRNmwrSOeN00dep6Nc1kJe65r&#10;qWAy1aYSDTyazEuMaMF7VXoj3595rTZJbXQsrYVvV26SX5H/NJVx80uaWtmwMuIQW0Pvht43+O5d&#10;XYowM6LOi7gLQ7wiikoUCjYdXK1EI9jWFM9cVUVstNVpcx7rytNpWsSScoBsAv8km1ujtzXlkoVt&#10;Vg8wAbQnOL3abfzz471hRRLxiwVnSlRQI9qWBZPxBcLT1lkIVrem/lDfG5cjDO90/KuFae90Hp8z&#10;Z8w27U86AY9i22iCZ5eaCl1A4mxHVXgaqiB3DYvhy5k/mgVTzmKYGk+DYDp1VYpzKCWuCmbjEWcw&#10;Ox/7QT93060O/IuZWzsbUXk9EbpdKdIuMkwLCGf3mNp/humHXNSSSmURrQ7TOVDOYfoemChUVkrE&#10;de5wJcseVOsQZUovczCU18boNpcigcAoSQj/YAE+WKjHX0L8GbB6oAGqDuZTqERYG9vcSl0xHETc&#10;QPhUQPF4Zxss+94E62l1WSTroizpwWSbZWnYo4BDt6YXJgxLjsxKxdqIL6ajKXk+mrOHLsbrcTB1&#10;GJy4qIoG1KMsKuCCjy/HBoTtRiWwpwgbUZRuDPuXigjroHMcaHabHfF/KMpGJ08ArNFOLEDcYJBr&#10;84mzFoQi4va3rTCSs/JHBcVBVekHph9s+oFQMSyNeMOZGy4bpz7b2hRZDp4Dyl7pazgjaUHYYnFd&#10;FF24QNRvxdigZ+xdoYisiwOyLtW9AVT/DvnG7qTOgpGrzXPyHZ/SPa866pUQx9eopzTyjmr9YkYR&#10;V/p9j4gHitsR56skEiHkAScBGYYZkdT/vvAXN/Ob+eRsMprdnE381erser2cnM3WwcV0NV4tl6vg&#10;D8wlmIR5kSRSYeh92wkmL5OgrgG6hjE0ngEG79g7nTsIsf+koElLUD5cLR3X8IhiZb8h2UDGnTyu&#10;jZTY5EEdJ1QXDAR09EQd+xCHmZczcbGAg4o94zkTu1bjE9OHdiHCeOs0EIvc6x50+KSre5Z0wT+A&#10;57Qq4d7wg8d81rKuKe0N4FAdGORsBD2KGLs3ASgOTD7jAw7SYADr2eAFIh5iErmTZwh+p7o4YQTa&#10;A3cGn45RrS02UQwa4HjodRWsMM8vGLt++zDGqGE/Mnaf3SbYIE7vWIYzuGNtXKa1aDA23AOHKP2A&#10;Sh5xxAK/rfSjfNA035zcDWCn/Wypnlt1eIKdm4UBbkKxDhtjvAcVHQ4MLnphJ/of6saR+h213S91&#10;7lcLzItb6oJUoGurk+kFXOSYa63djGuv3cx/rsXCSX6uenQO/23VG40ncKt/Uz2QgzfVox9eb6pH&#10;zeZN9Q7uevTDGP5foHbZ/ReCf2AcPsP48B+bqz8BAAD//wMAUEsDBBQABgAIAAAAIQAjcohm3QAA&#10;AAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI5BS8NAEIXvgv9hGcGb3cSaRWI2pRT1VARbQbxts9Mk&#10;NDsbstsk/fdOT3p7897jzVesZteJEYfQetKQLhIQSJW3LdUavvZvD88gQjRkTecJNVwwwKq8vSlM&#10;bv1EnzjuYi14hEJuNDQx9rmUoWrQmbDwPRJnRz84E/kcamkHM/G46+RjkijpTEv8oTE9bhqsTruz&#10;0/A+mWm9TF/H7em4ufzss4/vbYpa39/N6xcQEef4V4YrPqNDyUwHfyYbRKdBpU/cZH8J4hpnisVB&#10;Q6YUyLKQ//nLXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQACUlM0eAQAAPkRAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAjcohm3QAAAAcBAAAP&#10;AAAAAAAAAAAAAAAAANIGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA3AcAAAAA&#10;">
+                    <v:group w14:anchorId="5DA787F8" id="Group 1437" o:spid="_x0000_s1050" style="position:absolute;margin-left:30.7pt;margin-top:.65pt;width:47.45pt;height:27.65pt;z-index:251654144" coordorigin="1632,8301" coordsize="1076,620" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAwU0Xd8QMAAEQPAAAOAAAAZHJzL2Uyb0RvYy54bWzsV9tu4zYUfC/QfyD4WKCRZMfeWIiyWGTX&#10;QYG0DbreD6Al6oJKpErKkdOv7xxS8nW3TdNi0QLxg0yJh4fDOcOhdP1229TsURpbaZXw6CLkTKpU&#10;Z5UqEv5ptfz+ijPbCZWJWiuZ8Cdp+dubb7+57ttYTnSp60wahiTKxn2b8LLr2jgIbFrKRtgL3UqF&#10;zlybRnS4NUWQGdEje1MHkzCcB702WWt0Kq3F0/e+k9+4/Hku0+7nPLeyY3XCga1zV+Oua7oGN9ci&#10;LoxoyyodYIgXoGhEpTDpLtV70Qm2MdVZqqZKjbY67y5S3QQ6z6tUujVgNVF4spo7ozetW0sR90W7&#10;ownUnvD04rTpT493pv3YPhiPHs17nf5qwUvQt0V82E/3hQ9m6/5HnaGeYtNpt/BtbhpKgSWxreP3&#10;acev3HYsxcN5OJlHM85SdE1nUTSbef7TEkWiUdF8OuEMvVfTMBr7Pgyjo/DN3I+dT1zhAhH7WR3S&#10;ARlVHlKye7bsP2PrYyla6YpgiY0Hw6oMACEmJRow8As0JlRRSxZdTq8INAFA5Eiq9YwypW9LBMp3&#10;xui+lCIDMLdIwD8YQDcW9fhLij9D1kg0qBpoPqVKxK2x3Z3UDaNGwg3guwKKx3vbUdn3IVRPq+sq&#10;W1Z17W5Msb6tDXsU2E5L96MFY8hRWK1Yn/DFbDJzmY/67GGK6XIazTwHJymaqoMv1FVDVNPPq4Fo&#10;+6AyzCniTlS1b2P+WjnBeup8CbrteutrNRZlrbMnEGu0twHYFhqlNr9z1sMCEm5/2wgjOat/UCgO&#10;+cXYMGNjPTaESjE04R1nvnnbeV/ZtKYqSmSO3OqVfoc9kleOWyquRzHAhVC/lmKjUbH3lXJiXYy8&#10;QKy36sEM0n2u+KZ+p86jia/NufiOd+leV4P0auD4M+kpTbpztX62opxWxnmPhAcvHYTzd0Tki0Ua&#10;p9J9xWrBB72/LI2UdP7BXi7dwo7cAtvm0LBf5COLBZROpnteysGrQyeVnd+KON14E6F9OBoHDr8M&#10;FkKPimwAv0LmvKlxpH4XsJD1bHD1fQBUeRBQsglM3pV8HwIqDkI+kwNK3AVgPNtlAeIdJlF6fwP4&#10;rRpwooXNi+M0dDpstaVTiECDjtVoTIiiRX0h2B9Yqymhxnwu2P8Pk5DDnr5+GM7w+rH2K21FR9ho&#10;DmqSd4KVMuHEBT1t9KNcadffnRyumGnfW6vzqIFPxPleNGgSh3U3MeE9qOh/Z+M926sXbncMfn05&#10;e4M3BOY9e+jxvj30/O+8Gwo/dwOnz3/bDSbTy8WrG7i99uoG7o3+1Q2e/ybnvkTwqebsdfispG/B&#10;w3u0Dz9+b/4AAAD//wMAUEsDBBQABgAIAAAAIQAjcohm3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI5BS8NAEIXvgv9hGcGb3cSaRWI2pRT1VARbQbxts9MkNDsbstsk/fdOT3p7897jzVesZteJ&#10;EYfQetKQLhIQSJW3LdUavvZvD88gQjRkTecJNVwwwKq8vSlMbv1EnzjuYi14hEJuNDQx9rmUoWrQ&#10;mbDwPRJnRz84E/kcamkHM/G46+RjkijpTEv8oTE9bhqsTruz0/A+mWm9TF/H7em4ufzss4/vbYpa&#10;39/N6xcQEef4V4YrPqNDyUwHfyYbRKdBpU/cZH8J4hpnisVBQ6YUyLKQ//nLXwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAwU0Xd8QMAAEQPAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAjcohm3QAAAAcBAAAPAAAAAAAAAAAAAAAAAEsGAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAVQcAAAAA&#10;">
                       <v:rect id="Rectangle 1438" o:spid="_x0000_s1051" style="position:absolute;left:1632;top:8301;width:1075;height:620;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDnH9YevAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9LCsIw&#10;EN0L3iGM4EY01YVINYofRDeCVg8wNGNbbCaliW29vVkILh/vv9p0phQN1a6wrGA6iUAQp1YXnCl4&#10;3I/jBQjnkTWWlknBhxxs1v3eCmNtW75Rk/hMhBB2MSrIva9iKV2ak0E3sRVx4J62NugDrDOpa2xD&#10;uCnlLIrm0mDBoSHHivY5pa/kbRR4y9fd5XxLT/pCo/lBX5vZs1VqOOi2SxCeOv8X/9xnrWAR1ocv&#10;4QfI9RcAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAAAAAA&#10;AAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDnH9YevAAAANsAAAAPAAAAAAAAAAAA&#10;AAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8AIAAAAA&#10;" strokecolor="#3f3151">
                         <v:textbox inset="0,0,0,0">
                           <w:txbxContent>
-                            <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="00BE6A4D">
+                            <w:p w14:paraId="01018D2C" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="00BE6A4D">
                               <w:pPr>
                                 <w:snapToGrid w:val="0"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                   <w:color w:val="403152"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00802F21">
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="DFKaiShu-SB-Estd-BF" w:hint="eastAsia"/>
                                   <w:color w:val="403152"/>
                                   <w:kern w:val="0"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>總行代號</w:t>
                               </w:r>
                             </w:p>
-                            <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="00BE6A4D">
+                            <w:p w14:paraId="33918A75" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="00BE6A4D">
                               <w:pPr>
                                 <w:snapToGrid w:val="0"/>
                                 <w:jc w:val="center"/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                   <w:color w:val="403152"/>
                                   <w:sz w:val="22"/>
                                   <w:szCs w:val="22"/>
                                 </w:rPr>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
                       <v:line id="Line 1439" o:spid="_x0000_s1052" style="position:absolute;visibility:visible;mso-wrap-style:square" from="1633,8612" to="2708,8612" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA8ZzuUxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pa8JA&#10;FMTvBb/D8gq91Y0WgqSuIhVBeyj+g3p8Zp9JNPs27G6T9Nu7hYLHYWZ+w0znvalFS85XlhWMhgkI&#10;4tzqigsFx8PqdQLCB2SNtWVS8Ese5rPB0xQzbTveUbsPhYgQ9hkqKENoMil9XpJBP7QNcfQu1hkM&#10;UbpCaoddhJtajpMklQYrjgslNvRRUn7b/xgFX2/btF1sPtf99yY958vd+XTtnFIvz/3iHUSgPjzC&#10;/+21VjAZwd+X+APk7A4AAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA8ZzuUxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;"/>
                       <v:shape id="Freeform 1440" o:spid="_x0000_s1053" style="position:absolute;left:1990;top:8612;width:1;height:309;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCZUTE9wwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/disIw&#10;FITvhX2HcBb2TlNdkFKNogtC8ULw5wGOzbEtNifdJNruPr0RBC+HmfmGmS9704g7OV9bVjAeJSCI&#10;C6trLhWcjpthCsIHZI2NZVLwRx6Wi4/BHDNtO97T/RBKESHsM1RQhdBmUvqiIoN+ZFvi6F2sMxii&#10;dKXUDrsIN42cJMlUGqw5LlTY0k9FxfVwMwp2/22Xfh/d+vy73tabxOfjbpcr9fXZr2YgAvXhHX61&#10;c60gncDzS/wBcvEAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAmVExPcMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" path="m,l,276e" filled="f">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,309" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 1441" o:spid="_x0000_s1054" style="position:absolute;left:2349;top:8612;width:1;height:309;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD2HZSmxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/BasMw&#10;EETvhfyD2EBujZwYinGjhCYQMDkYavcDttbWNrVWjqTEbr++KhR6HGbmDbM7zGYQd3K+t6xgs05A&#10;EDdW99wqeKvPjxkIH5A1DpZJwRd5OOwXDzvMtZ34le5VaEWEsM9RQRfCmEvpm44M+rUdiaP3YZ3B&#10;EKVrpXY4RbgZ5DZJnqTBnuNChyOdOmo+q5tRUH6PU5bW7vh+PV76c+KLzVQWSq2W88sziEBz+A//&#10;tQutIEvh90v8AXL/AwAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPYdlKbEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,309" o:connectangles="0,0"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="00E11C54">
+          <w:p w14:paraId="07CA45DA" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="00E11C54">
             <w:pPr>
               <w:spacing w:before="120" w:line="280" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="-14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="-14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
@@ -6561,74 +6564,74 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>□匯入事業單位</w:t>
             </w:r>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(或自然人雇主)</w:t>
             </w:r>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">在郵局之存簿帳戶 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="00446F97">
+          <w:p w14:paraId="75E68134" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="00446F97">
             <w:pPr>
               <w:spacing w:before="120" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18BAC89F" wp14:editId="50AF3708">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BAAF9D8" wp14:editId="493FC1B0">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>2711450</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>12065</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1457960" cy="179705"/>
                       <wp:effectExtent l="6350" t="12065" r="12065" b="8255"/>
                       <wp:wrapNone/>
                       <wp:docPr id="84" name="Group 1450"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1457960" cy="179705"/>
                                 <a:chOff x="8884" y="8739"/>
@@ -6647,51 +6650,51 @@
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="3F3151"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
+                                  <w:p w14:paraId="59EBCE47" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
                                     <w:pPr>
                                       <w:snapToGrid w:val="0"/>
                                       <w:jc w:val="distribute"/>
                                     </w:pPr>
                                     <w:r>
                                       <w:rPr>
                                         <w:rFonts w:hint="eastAsia"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve"> </w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="54000" tIns="0" rIns="54000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="86" name="Rectangle 1452"/>
                               <wps:cNvSpPr>
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="10897" y="8739"/>
@@ -6699,63 +6702,63 @@
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="3F3151"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
+                                  <w:p w14:paraId="51AD0893" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
                                     <w:pPr>
                                       <w:snapToGrid w:val="0"/>
                                       <w:jc w:val="distribute"/>
                                     </w:pPr>
                                   </w:p>
-                                  <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
+                                  <w:p w14:paraId="762EDCB8" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
                                     <w:pPr>
                                       <w:snapToGrid w:val="0"/>
                                       <w:jc w:val="distribute"/>
                                     </w:pPr>
                                   </w:p>
-                                  <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
+                                  <w:p w14:paraId="7ED67F91" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
                                     <w:pPr>
                                       <w:snapToGrid w:val="0"/>
                                       <w:jc w:val="distribute"/>
                                     </w:pPr>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="54000" tIns="0" rIns="54000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="87" name="Freeform 1453"/>
                               <wps:cNvSpPr>
                                 <a:spLocks/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="9168" y="8739"/>
                                   <a:ext cx="1" cy="272"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
                                   <a:gdLst>
                                     <a:gd name="T0" fmla="*/ 0 w 1"/>
@@ -7047,124 +7050,124 @@
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="18BAC89F" id="Group 1450" o:spid="_x0000_s1055" style="position:absolute;left:0;text-align:left;margin-left:213.5pt;margin-top:.95pt;width:114.8pt;height:14.15pt;z-index:251657728" coordorigin="8884,8739" coordsize="2296,283" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcDdY72gQAALIiAAAOAAAAZHJzL2Uyb0RvYy54bWzsWltvpDYUfq/U/2DxWCnLZZhhQCGraCYT&#10;Vdq2q276AzxgLipgapgwadX/3nOOgbkkq3anu5EikYeJwcf2ufh858Nw/X5fFuxRqCaXVWjY7yyD&#10;iSqScV6lofHbw+ZqabCm5VXMC1mJ0HgSjfH+5vvvrrs6EI7MZBELxWCSqgm6OjSytq0D02yiTJS8&#10;eSdrUUFnIlXJW7hUqRkr3sHsZWE6lrUwO6niWslINA3cXetO44bmTxIRtb8kSSNaVoQG6NbSr6Lf&#10;Lf6aN9c8SBWvszzq1eAXaFHyvIJFx6nWvOVsp/JnU5V5pGQjk/ZdJEtTJkkeCbIBrLGtM2vuldzV&#10;ZEsadGk9uglce+ani6eNfn78qFgeh8bSNVjFS4gRLctsd07u6eo0AKl7VX+qPyptIzQ/yOj3Brxn&#10;nvfjdaqF2bb7ScYwI9+1ktyzT1SJU4DhbE9ReBqjIPYti+AmLOz5CwhWBH2253vWXIcpyiCWOGy5&#10;RGWhd+nN/KHvrh/uOP5Cj3WWM+w0eaCXJVV71XCDwI5rDk5t/p9TP2W8FhSrBt01OHU+OPVX2Iq8&#10;SguBjrVRL1QAJAevNtqlrJKrDATFrVKyywSPQTGSB/WPBuBFAwH5Vx+/4KzR055lv+wqHtSqae+F&#10;LBk2QkOB+hRB/vihabVXBxEMaCU3eVHAfR4UFetCw587cxrQyCKPsRP7GpVuV4VijxzycbaZ2doV&#10;EKITsTJvARWKvIQQW/ing4zeuKtiWqXleaHbMLiocHIwC3TrWzr7/vIt/255t3SvXGdxd+Va6/XV&#10;7WblXi02tjdfz9ar1dr+G/W03SDL41hUqOqABLb73zZFj0k6h0csODHpxPIN/fWb80jMPFWD9i5Y&#10;Nfwn62gbYOT1Dmr32z3lLyUC7oqtjJ9gXyipwQ7AGRqZVH8arAOgC43mjx1XwmDFjxXsrbmL/mUt&#10;XUBDHd/dDnd5FcEUodEaTDdXrUbRXa3yNIMVbIp2JW8h15OctshBG8IJyrfXSjzAAI1mJ4nnvGLi&#10;2dbS985gasg8hCbCt3OMmhIPmQCkwdtJPLsvk1PmaR4Be15n3kYJgcwNKx5V4pMCBpB/TCIuKW2+&#10;vQB6ecIDhgQb6ppHGT9SAB5EO13XsEwMtQxoW9xXjjTulX8AKEzKAsjgDyazWMeoBqPkIABLHAlk&#10;zPEWukwdRJwTkRfmABQY54DxbJwFNB514pkuuaD8vur1hBYAMRBBi2C3lg0SI1Qa3PGg+QLJo52f&#10;EQbtUHggSSBFheawCBb9c+KsDAbEeastrXmLuuEa2MS6D17JQgN9gXdL+SgeJPW3Z4QPLDz0FtVz&#10;qd6fVN6xFxq4yNigheHmcUQvoSFEMCiHYbKjYswDoN8925iYB5KQgXPqGv6FPMO3XXfkGUDxnZFr&#10;9D2aa/Q9b45vABA9Rz3383QDSOyFhN7H54cJ9RBzJtSjp+kJ9ajYnGD3t3remlDv+HjDfwn16Ljm&#10;q3M9bwZnKRPXm1APT6WQUU6oN6EennT1RArOcl/pbMkH5vqc69HD39dGPduy7OkRl/b5RPYm2LPM&#10;1z1cn8jeEdnz4anzOex53+IR17Zmlj6dOrzhm072ppO9L3zBOJ3swUvXC94pvhXYgwM0+jACjRw+&#10;4sAvL46viR0ePjW5+QcAAP//AwBQSwMEFAAGAAgAAAAhAJ0ecJnfAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj0FLw0AQhe+C/2EZwZvdJLWxxmxKKeqpCLaC9LbNTpPQ7GzIbpP03zue9Dh8w3vf&#10;y1eTbcWAvW8cKYhnEQik0pmGKgVf+7eHJQgfNBndOkIFV/SwKm5vcp0ZN9InDrtQCQ4hn2kFdQhd&#10;JqUva7Taz1yHxOzkeqsDn30lTa9HDretTKIolVY3xA217nBTY3neXayC91GP63n8OmzPp831sF98&#10;fG9jVOr+blq/gAg4hb9n+NVndSjY6eguZLxoFTwmT7wlMHgGwTxdpCmIo4J5lIAscvl/QPEDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAXA3WO9oEAACyIgAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAnR5wmd8AAAAIAQAADwAAAAAAAAAAAAAAAAA0&#10;BwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAEAIAAAAAA==&#10;">
+                    <v:group w14:anchorId="5BAAF9D8" id="Group 1450" o:spid="_x0000_s1055" style="position:absolute;left:0;text-align:left;margin-left:213.5pt;margin-top:.95pt;width:114.8pt;height:14.15pt;z-index:251656192" coordorigin="8884,8739" coordsize="2296,283" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCDN/6oRgQAADQcAAAOAAAAZHJzL2Uyb0RvYy54bWzsWduO2zYQfS/QfyD4WKCriy+yhNUGwSa7&#10;KJC2QbP9AFqiLqgkqiRtefP1nSFlWb4EzW7aYNvIDwbFGZLDw5kzQ+n61a6uyJZLVYompt6VSwlv&#10;EpGWTR7T3x/uflxRojRrUlaJhsf0kSv66ub77667NuK+KESVcklgkkZFXRvTQus2chyVFLxm6kq0&#10;vAFhJmTNNDzK3Ekl62D2unJ81106nZBpK0XClYLeN1ZIb8z8WcYT/WuWKa5JFVOwTZt/af7X+O/c&#10;XLMol6wtyqQ3gz3DipqVDSw6TPWGaUY2sjybqi4TKZTI9FUiakdkWZlwswfYjeee7OZeik1r9pJH&#10;Xd4OMAG0Jzg9e9rkl+29bD+076W1HprvRPKHAlycrs2jsRyfc6tM1t3PIoXzZBstzMZ3maxxCtgS&#10;2Rl8Hwd8+U6TBDq9+SIIl3AMCci8IAzchT2ApIBTwmGr1WpOCUhXwSzcy972w30/XNqx/mqGQodF&#10;dlljam8aHj34kjrApb4Mrg8Fa7k5BYVwvJekTMHABSUNqwGC38DJWJNXnMD+PLQLDQDNParKQkoa&#10;cVuAIn8tpegKzlIwzOiD+aMB+KDgQP4W4wtgDUgHrncZKha1Uul7LmqCjZhKMN+cINu+U9qiulfB&#10;A23EXVlV0M+iqiFdTMOFvzADlKjKFIUoUzJf31aSbBlE2uxu5lko4IiO1OpSQ7xXZQ0Iuvizh4xo&#10;vG1Ss4pmZWXbMLhqjCNaRCyyerfemSMwDoJorUX6CHhJYcMb6AgahZAfKekgtGOq/twwySmpfmoA&#10;88Uc1yXaPEBDjnvX+17WJDBFTDUltnmrLW9sWlnmBazgGRQa8RpiICsNdAdrerPBD7+WQ0JsXHBI&#10;/ys6pOeuwuAkfPceiSFr4v40dv9HDukZbz74wLfukeAL1iPvJOeYw5EhDXMjRucMieRzJMGHz6LC&#10;0FtCoXGUN/aOt+fBwETCkDJYlGwsDyJ77bkPEngKLIhdedob/wAUkdUVlAU/OMQlHTGcPVaAJUYK&#10;BfGDpaW1wxz+kcqFOSA6hjlgPBlmAYsHm1hhKRqM3zW9ndACgoKSwDV01AqFiRSNBjgebH4x+rip&#10;TyiDdai8T6qgZZLrYRFMEqcllKQESqi13WnLNNqGa2AT8wSgUsQUscDeWmz5gzByfVIgwA4P0qo5&#10;1+rxNOkApdDARYaGWRg6xyf6nLRlEpKJYZjsKG1BIdZnp6dkqifmpdCbz4e8BKWSP+SmXmJzUy/5&#10;z+UnCNBzNph/Oj19ARtgHTaxAcbixAbmVjKxwUurVsNLbGCug0cVAPDw+EI6qho+vzYIZnBXm2qD&#10;iQ3w1osVyMQGL4wNQqh0zmsDU0T/02zgua43XRWmq8Lo8jfRwUujA6jez+kg+DeuCp47c+3t9/DG&#10;eXpzML05eOIL72/1zYH58AKfpsyrmP4zGn77Gj9De/yx7+YvAAAA//8DAFBLAwQUAAYACAAAACEA&#10;nR5wmd8AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm90ktbHGbEop6qkI&#10;toL0ts1Ok9DsbMhuk/TfO570OHzDe9/LV5NtxYC9bxwpiGcRCKTSmYYqBV/7t4clCB80Gd06QgVX&#10;9LAqbm9ynRk30icOu1AJDiGfaQV1CF0mpS9rtNrPXIfE7OR6qwOffSVNr0cOt61MoiiVVjfEDbXu&#10;cFNjed5drIL3UY/refw6bM+nzfWwX3x8b2NU6v5uWr+ACDiFv2f41Wd1KNjp6C5kvGgVPCZPvCUw&#10;eAbBPF2kKYijgnmUgCxy+X9A8QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCDN/6oRgQA&#10;ADQcAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCdHnCZ&#10;3wAAAAgBAAAPAAAAAAAAAAAAAAAAAKAGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;rAcAAAAA&#10;">
                       <v:rect id="Rectangle 1451" o:spid="_x0000_s1056" style="position:absolute;left:8884;top:8739;width:1701;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBGwscXwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Pi8Iw&#10;FMTvgt8hPGFvNrWwKl3TIoKL7M0/iMdH87YtNi+libW7n94IgsdhZn7DrPLBNKKnztWWFcyiGARx&#10;YXXNpYLTcTtdgnAeWWNjmRT8kYM8G49WmGp75z31B1+KAGGXooLK+zaV0hUVGXSRbYmD92s7gz7I&#10;rpS6w3uAm0YmcTyXBmsOCxW2tKmouB5uRsHi0l/m+uh/hv/vXbJJyrPGq1HqYzKsv0B4Gvw7/Grv&#10;tILlJzy/hB8gswcAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARsLHF8MAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" filled="f" strokecolor="#3f3151">
                         <v:textbox inset="1.5mm,0,1.5mm,0">
                           <w:txbxContent>
-                            <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
+                            <w:p w14:paraId="59EBCE47" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
                               <w:pPr>
                                 <w:snapToGrid w:val="0"/>
                                 <w:jc w:val="distribute"/>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
                       <v:rect id="Rectangle 1452" o:spid="_x0000_s1057" style="position:absolute;left:10897;top:8739;width:283;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC2EFlgwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Bi8Iw&#10;FITvgv8hPMGbpvbQlWoqIriIt9VFenw0z7a0eSlNrF1/vVlY2OMwM98w291oWjFQ72rLClbLCARx&#10;YXXNpYLv63GxBuE8ssbWMin4IQe7bDrZYqrtk79ouPhSBAi7FBVU3neplK6oyKBb2o44eHfbG/RB&#10;9qXUPT4D3LQyjqJEGqw5LFTY0aGiork8jIKPfMgTffXn8fV5ig9xedPYGKXms3G/AeFp9P/hv/ZJ&#10;K1gn8Psl/ACZvQEAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC2EFlgwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" filled="f" strokecolor="#3f3151">
                         <v:textbox inset="1.5mm,0,1.5mm,0">
                           <w:txbxContent>
-                            <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
+                            <w:p w14:paraId="51AD0893" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
                               <w:pPr>
                                 <w:snapToGrid w:val="0"/>
                                 <w:jc w:val="distribute"/>
                               </w:pPr>
                             </w:p>
-                            <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
+                            <w:p w14:paraId="762EDCB8" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
                               <w:pPr>
                                 <w:snapToGrid w:val="0"/>
                                 <w:jc w:val="distribute"/>
                               </w:pPr>
                             </w:p>
-                            <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
+                            <w:p w14:paraId="7ED67F91" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
                               <w:pPr>
                                 <w:snapToGrid w:val="0"/>
                                 <w:jc w:val="distribute"/>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
                       <v:shape id="Freeform 1453" o:spid="_x0000_s1058" style="position:absolute;left:9168;top:8739;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCJJpKlxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfhf7Dcgt9040taIiuogUh+CCo/YDb7DUJZu+mu1sT/XpXEHwcZuYMM1/2phEXcr62rGA8SkAQ&#10;F1bXXCr4OW6GKQgfkDU2lknBlTwsF2+DOWbadrynyyGUIkLYZ6igCqHNpPRFRQb9yLbE0TtZZzBE&#10;6UqpHXYRbhr5mSQTabDmuFBhS98VFefDv1Gwu7Vd+nV069+/9bbeJD4fd7tcqY/3fjUDEagPr/Cz&#10;nWsF6RQeX+IPkIs7AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIkmkqXEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 1454" o:spid="_x0000_s1059" style="position:absolute;left:9451;top:8739;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD4uQbXwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/LisIw&#10;FN0L8w/hDrizqQpSOkbRAaG4EHx8wLW50xabm04SbfXrzWJglofzXq4H04oHOd9YVjBNUhDEpdUN&#10;Vwou590kA+EDssbWMil4kof16mO0xFzbno/0OIVKxBD2OSqoQ+hyKX1Zk0Gf2I44cj/WGQwRukpq&#10;h30MN62cpelCGmw4NtTY0XdN5e10NwoOr67P5me3vf5u980u9cW0PxRKjT+HzReIQEP4F/+5C60g&#10;i2Pjl/gD5OoNAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+LkG18AAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l,276e" filled="f">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 1455" o:spid="_x0000_s1060" style="position:absolute;left:9735;top:8739;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCX9aNMxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7Dcgu+1Y0VSoyuUgtC8EGo8QOu2dskNHs37q4m+vXdguDjMDNnmOV6MK24kvONZQXTSQKC&#10;uLS64UrBsdi+pSB8QNbYWiYFN/KwXo1elphp2/M3XQ+hEhHCPkMFdQhdJqUvazLoJ7Yjjt6PdQZD&#10;lK6S2mEf4aaV70nyIQ02HBdq7OirpvL3cDEK9veuT2eF25zOm12zTXw+7fe5UuPX4XMBItAQnuFH&#10;O9cK0jn8f4k/QK7+AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJf1o0zEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 1456" o:spid="_x0000_s1061" style="position:absolute;left:10018;top:8739;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCDFpwMwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4L+w5hFrxpqoK4XaPoglA8CFofYLaZbYvNpJtEW316cxA8fnz/y3VvGnEj52vLCibjBARxYXXN&#10;pYJzvhstQPiArLGxTAru5GG9+hgsMdW24yPdTqEUMYR9igqqENpUSl9UZNCPbUscuT/rDIYIXSm1&#10;wy6Gm0ZOk2QuDdYcGyps6aei4nK6GgWHR9stZrnb/v5v9/Uu8dmkO2RKDT/7zTeIQH14i1/uTCv4&#10;iuvjl/gD5OoJAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAgxacDMAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l,276e" filled="f">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 1457" o:spid="_x0000_s1062" style="position:absolute;left:10302;top:8739;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDsWjmXxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgb6D2EBviewWQuJGNkkhYHoI5OcBttbGNrFWrqTGbp8+ChR6HGbmG2ZdjKYTN3K+tawgnScg&#10;iCurW64VnE+72RKED8gaO8uk4Ic8FPnTZI2ZtgMf6HYMtYgQ9hkqaELoMyl91ZBBP7c9cfQu1hkM&#10;UbpaaodDhJtOviTJQhpsOS402NN7Q9X1+G0U7H/7Yfl6ctvPr+1Hu0t8mQ77Uqnn6bh5AxFoDP/h&#10;v3apFaxSeHyJP0DmdwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDsWjmXxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wpg">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6CDEFB61" wp14:editId="415EB166">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655168" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DF65E32" wp14:editId="5F887529">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>717550</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>19050</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1457960" cy="179705"/>
                       <wp:effectExtent l="12700" t="9525" r="5715" b="10795"/>
                       <wp:wrapNone/>
                       <wp:docPr id="92" name="Group 1442"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                           <wpg:wgp>
                             <wpg:cNvGrpSpPr>
                               <a:grpSpLocks/>
                             </wpg:cNvGrpSpPr>
                             <wpg:grpSpPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1457960" cy="179705"/>
                                 <a:chOff x="5128" y="8878"/>
@@ -7183,109 +7186,109 @@
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="3F3151"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
+                                  <w:p w14:paraId="51F0CE59" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
                                     <w:pPr>
                                       <w:snapToGrid w:val="0"/>
                                       <w:jc w:val="distribute"/>
                                     </w:pPr>
                                   </w:p>
-                                  <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
+                                  <w:p w14:paraId="1E28FBE9" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
                                     <w:pPr>
                                       <w:snapToGrid w:val="0"/>
                                       <w:jc w:val="distribute"/>
                                     </w:pPr>
                                   </w:p>
-                                  <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
+                                  <w:p w14:paraId="2554C960" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
                                     <w:pPr>
                                       <w:snapToGrid w:val="0"/>
                                       <w:jc w:val="distribute"/>
                                     </w:pPr>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="54000" tIns="0" rIns="54000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="94" name="Rectangle 1444"/>
                               <wps:cNvSpPr>
                                 <a:spLocks noChangeArrowheads="1"/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="7141" y="8878"/>
                                   <a:ext cx="283" cy="283"/>
                                 </a:xfrm>
                                 <a:prstGeom prst="rect">
                                   <a:avLst/>
                                 </a:prstGeom>
                                 <a:noFill/>
                                 <a:ln w="9525">
                                   <a:solidFill>
                                     <a:srgbClr val="3F3151"/>
                                   </a:solidFill>
                                   <a:miter lim="800000"/>
                                   <a:headEnd/>
                                   <a:tailEnd/>
                                 </a:ln>
                                 <a:extLst>
                                   <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                     <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:txbx>
                                 <w:txbxContent>
-                                  <w:p w:rsidR="002F5633" w:rsidRPr="00FA5458" w:rsidRDefault="002F5633" w:rsidP="0020356A">
+                                  <w:p w14:paraId="5C39CEAE" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00FA5458" w:rsidRDefault="002F5633" w:rsidP="0020356A">
                                     <w:r>
                                       <w:rPr>
                                         <w:rFonts w:hint="eastAsia"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve">                        </w:t>
                                     </w:r>
                                   </w:p>
                                 </w:txbxContent>
                               </wps:txbx>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="54000" tIns="0" rIns="54000" bIns="0" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                             <wps:wsp>
                               <wps:cNvPr id="95" name="Freeform 1445"/>
                               <wps:cNvSpPr>
                                 <a:spLocks/>
                               </wps:cNvSpPr>
                               <wps:spPr bwMode="auto">
                                 <a:xfrm>
                                   <a:off x="5412" y="8878"/>
                                   <a:ext cx="1" cy="272"/>
                                 </a:xfrm>
                                 <a:custGeom>
                                   <a:avLst/>
@@ -7579,120 +7582,120 @@
                                       <a:solidFill>
                                         <a:srgbClr val="FFFFFF"/>
                                       </a:solidFill>
                                     </a14:hiddenFill>
                                   </a:ext>
                                 </a:extLst>
                               </wps:spPr>
                               <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                                 <a:noAutofit/>
                               </wps:bodyPr>
                             </wps:wsp>
                           </wpg:wgp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:group w14:anchorId="6CDEFB61" id="Group 1442" o:spid="_x0000_s1063" style="position:absolute;left:0;text-align:left;margin-left:56.5pt;margin-top:1.5pt;width:114.8pt;height:14.15pt;z-index:251656704" coordorigin="5128,8878" coordsize="2296,283" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+iCiZ0AQAALAiAAAOAAAAZHJzL2Uyb0RvYy54bWzsWm1v2zYQ/j5g/4HQxwGJXiJblhCnCOw4&#10;GNCtRZv9AFqiXjCJ1Eg5cjbsv++OlGTZcdGuzTIUUD44lO5EHu94zz0n+/rNvirJI5OqEHxpuZeO&#10;RRiPRVLwbGn99rC5WFhENZQntBScLa0npqw3Nz/+cN3WEfNELsqESQKTcBW19dLKm6aObFvFOauo&#10;uhQ14yBMhaxoA5cysxNJW5i9Km3PceZ2K2RSSxEzpeDu2gitGz1/mrK4eZemijWkXFpgW6M/pf7c&#10;4qd9c02jTNI6L+LODPoVVlS04LDoMNWaNpTsZPFsqqqIpVAibS5jUdkiTYuY6T3AblznZDf3Uuxq&#10;vZcsarN6cBO49sRPXz1t/Ovje0mKZGmFnkU4rSBGelni+r6H7mnrLAKte1l/rN9Ls0cYvhXx7wrE&#10;9qkcrzOjTLbtLyKBGemuEdo9+1RWOAVsnOx1FJ6GKLB9Q2K46fqzIJxDsGKQuUEYODMTpjiHWOJj&#10;M9eDYwXSxSJY9LK77nHPC+fmWW9xhUKbRmZZbWpnGu4LTpw6OFV9m1M/5rRmOlYK3dU79ap36gc4&#10;ipRnJUPHarvQANDsvaqMSwkXqxwU2a2Uos0ZTcAwV+/j6AG8UBCQz/r4jLMGTweOe95VNKqlau6Z&#10;qAgOlpYE83UE6eNb1Riv9ioYUC42RVnCfRqVnLRwnGbeTD+gRFkkKESZktl2VUrySCEfrzZX7sxs&#10;DSRjtapoABXKooIQO/hngozeuOOJXqWhRWnGEN+S4+SwLbCtG5ns+yt0wrvF3cK/8L353YXvrNcX&#10;t5uVfzHfuMFsfbVerdbu32in60d5kSSMo6k9Erj+lx2KDpNMDg9YcLSlo51v9F93OEdq9rEZ+uzC&#10;rvr/endwik3kzRFu9tu9zl9XexKFW5E8wcGQwqAdoDMMciH/tEgLSLe01B87KplFyp85HK6Zjw4m&#10;jb6AgRzf3fZ3KY9hiqXVWMQMV42B0V0tiyyHFVwdbi5uIdnTQp+RgzUaKHTCvVbm+Wczz0eno1mv&#10;kHmB60N6HcFUn3kITRrfTjFqSjxkApAG31HidWVySjzDI2Z94m0kY8jcsOLpEn4+77CYHEnw4stK&#10;m+8CaTmbYH1dC3RwBgpAo3hn6hqWib6WAW1LusqRJR0JegAkTKsSyOBPNnFISzS8omavAEuMFHLi&#10;BXNTpg4qYN1I5cwcgAKDAjxPhlnA4sEmmpuSC8bveWcnjACHgQg6GnVroZAYodHgjoe+qIIW7vMT&#10;ysZ3Dz1J0sqwLvzvFsGif0qcpUWAOG/NTmvaoG24Bg6x7oNX8qWFvsC7lXhkD0LLmxPCBysdpCV/&#10;rtX5E/SMFAa4iC6Gw8Jo7yiiL0tDgH53bGNiHkhC+sQ0FfRf0owQUGCgGUDxvYFqdBJDNTrJd0c3&#10;oOcw3dMY9TQgHGEbEN1x6zTiIb1zP0/o5yFA7IR6AAcT6uluekI9XWxGjdRJp/mC/daEeuPXG8E5&#10;1As+3WN9A9cLg3BCPc2kJtSbUM9+3bdME+qNUQ9ePj/nevpF9Etzvbk3nzrcqcOdOtzs/3i3PqHe&#10;GPWAfj1HvfC/4HrzmQ/t9NThTh0ufgOJnHfqcKcOF7/UHH+NqL/Oh59F6BfC3U848HcX42utf/ih&#10;yc0/AAAA//8DAFBLAwQUAAYACAAAACEAvMZycN4AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QWvDMAyF74P9B6PBbqvjZisjjVNK2XYqg7WD0Zsbq0loLIfYTdJ/P/W0naTHE0/fy1eTa8WAfWg8&#10;aVCzBARS6W1DlYbv/fvTK4gQDVnTekINVwywKu7vcpNZP9IXDrtYCQ6hkBkNdYxdJmUoa3QmzHyH&#10;xN7J985Eln0lbW9GDnetnCfJQjrTEH+oTYebGsvz7uI0fIxmXKfqbdieT5vrYf/y+bNVqPXjw7Re&#10;gog4xb9juOEzOhTMdPQXskG0rFXKXaKG22A/fZ4vQBx5USnIIpf/CxS/AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhAD6IKJnQBAAAsCIAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhALzGcnDeAAAACAEAAA8AAAAAAAAAAAAAAAAAKgcAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1CAAAAAA=&#10;">
+                    <v:group w14:anchorId="2DF65E32" id="Group 1442" o:spid="_x0000_s1063" style="position:absolute;left:0;text-align:left;margin-left:56.5pt;margin-top:1.5pt;width:114.8pt;height:14.15pt;z-index:251655168" coordorigin="5128,8878" coordsize="2296,283" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBpQi6nPgQAADIcAAAOAAAAZHJzL2Uyb0RvYy54bWzsWW1v2zYQ/j5g/4HgxwGLXmJbthGlKNIm&#10;GNBtxer9AFqiXjCJ1Ejacvrrd0dK8mvQpmmHblA+OJTuRB6fu3vuKN282tUV2XKlSyliGlz5lHCR&#10;yLQUeUz/XN3/PKdEGyZSVknBY/rINX11++MPN22z5KEsZJVyRWASoZdtE9PCmGbpeTopeM30lWy4&#10;AGEmVc0MXKrcSxVrYfa68kLfn3mtVGmjZMK1hrtvnJDe2vmzjCfm9yzT3JAqpmCbsb/K/q7x17u9&#10;YctcsaYok84M9gVW1KwUsOgw1RtmGNmo8myqukyU1DIzV4msPZllZcLtHmA3gX+ymwclN43dS75s&#10;82aACaA9wemLp01+2z6o5kPzXjnrYfhOJn9pwMVrm3x5KMfr3CmTdfurTMGfbGOk3fguUzVOAVsi&#10;O4vv44Av3xmSwM1gMo0WM3BDArIgWkT+1DkgKcBL+Ng0CCFgQDqfR/Ne9rZ7PAwXM/dsOL9GoceW&#10;bllramcauh5iSe/h0i+D60PBGm69oBGO94qUaUwX15QIVgMEf0CQMZFXnASTibULDQDNHlXtICVC&#10;3hWgyF8rJduCsxQMC+w+jh7ACw0O+STGF8AakI784DJUbNkobR64rAkOYqrAfOtBtn2njUO1V0GH&#10;CnlfVpXNk0qQFnY+Daf2AS2rMkUhqmmVr+8qRbYMMu36/jqYuq2B5FCtLg3ke1XW4GIf/5yTEY23&#10;IrWrGFZWbgz+rYQNRIeIc63ZrXfWBYFdAeFay/QRAFPS5TfwEQwKqT5S0kJux1T/vWGKU1L9IgD0&#10;6QQXJsZewEAd3l33d5lIYIqYGkrc8M444tg0qswLWCGwMAj5GpIgKy12e2s6uyEQ/62InFyMyAki&#10;fBRg4JJvFJFRMIGwO0rfPiIxZW3en+bu/ykgwx7rMSBTJIo+IO8V51jDkSEt5V+ORySfIwlefB4V&#10;ToLwicDreTCyzhlKBlsmG8eDyF4990EBT4EF8Vaedvy+AobI6gragp884pOWWNo5VIAlDhQKEkYz&#10;R2v7OcC6A5ULc0B2DArwPBlmAYsHm1jhKBqM34nOThgBP0FL4Fs2aqTGQopGQx6uehIGLdzUE8oO&#10;u1VfVK0yrAv/u0WwSJy2UIoSaKHWbqcNM2gbroFDrBOAShFTxALv1nLLV9LKzUmDACvtpZU41+rw&#10;BD0nhQEuYhuAYWG098CjX7dsQSPWVafnVKpnssACsmMoS9AqhUNp6iSuNHWS/1x5gt7NNUyHbGAT&#10;5Sjnh+r0AjaYIfVcLEMjG2DXPLLBi5rYkQ2ecYh94vgUXWKDqO+fzk9PL2CDRbQY2cBW3rE3sO8o&#10;xt7gezu6wkuf897AvgD62r3BLJyNJ4XxpDCeFOBw8b2+yIJyfc4Gi2/RG8ymEziWjCcFOFCPvcHY&#10;Gzzztbb97AIfpuyLmO4jGn75Ory2r/T2n/pu/wEAAP//AwBQSwMEFAAGAAgAAAAhALzGcnDeAAAA&#10;CAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FrwzAMhe+D/QejwW6r42YrI41TStl2KoO1g9GbG6tJ&#10;aCyH2E3Sfz/1tJ2kxxNP38tXk2vFgH1oPGlQswQEUultQ5WG7/370yuIEA1Z03pCDVcMsCru73KT&#10;WT/SFw67WAkOoZAZDXWMXSZlKGt0Jsx8h8TeyffORJZ9JW1vRg53rZwnyUI60xB/qE2HmxrL8+7i&#10;NHyMZlyn6m3Ynk+b62H/8vmzVaj148O0XoKIOMW/Y7jhMzoUzHT0F7JBtKxVyl2ihttgP32eL0Ac&#10;eVEpyCKX/wsUvwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBpQi6nPgQAADIcAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC8xnJw3gAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAAJgGAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAowcAAAAA&#10;">
                       <v:rect id="Rectangle 1443" o:spid="_x0000_s1064" style="position:absolute;left:5128;top:8878;width:1701;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAjvmwlxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba4NA&#10;FITvgfyH5RV6S9YasKnJGkKgQXqrCSXHh/uiovtW3K3a/vpuodDjMDPfMPvDbDox0uAaywqe1hEI&#10;4tLqhisF18vragvCeWSNnWVS8EUODtlyscdU24nfaSx8JQKEXYoKau/7VEpX1mTQrW1PHLy7HQz6&#10;IIdK6gGnADedjKMokQYbDgs19nSqqWyLT6Pg+TbeEn3xb/P3OY9PcfWhsTVKPT7Mxx0IT7P/D/+1&#10;c63gZQO/X8IPkNkPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACO+bCXEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" strokecolor="#3f3151">
                         <v:textbox inset="1.5mm,0,1.5mm,0">
                           <w:txbxContent>
-                            <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
+                            <w:p w14:paraId="51F0CE59" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
                               <w:pPr>
                                 <w:snapToGrid w:val="0"/>
                                 <w:jc w:val="distribute"/>
                               </w:pPr>
                             </w:p>
-                            <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
+                            <w:p w14:paraId="1E28FBE9" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
                               <w:pPr>
                                 <w:snapToGrid w:val="0"/>
                                 <w:jc w:val="distribute"/>
                               </w:pPr>
                             </w:p>
-                            <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
+                            <w:p w14:paraId="2554C960" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="0020356A">
                               <w:pPr>
                                 <w:snapToGrid w:val="0"/>
                                 <w:jc w:val="distribute"/>
                               </w:pPr>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
                       <v:rect id="Rectangle 1444" o:spid="_x0000_s1065" style="position:absolute;left:7141;top:8878;width:283;height:283;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCsV/RRxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba4NA&#10;FITvgfyH5RV6S9ZKsKnJGkKgQXqrCSXHh/uiovtW3K3a/vpuodDjMDPfMPvDbDox0uAaywqe1hEI&#10;4tLqhisF18vragvCeWSNnWVS8EUODtlyscdU24nfaSx8JQKEXYoKau/7VEpX1mTQrW1PHLy7HQz6&#10;IIdK6gGnADedjKMokQYbDgs19nSqqWyLT6Pg+TbeEn3xb/P3OY9PcfWhsTVKPT7Mxx0IT7P/D/+1&#10;c63gZQO/X8IPkNkPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKxX9FHEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" filled="f" strokecolor="#3f3151">
                         <v:textbox inset="1.5mm,0,1.5mm,0">
                           <w:txbxContent>
-                            <w:p w:rsidR="002F5633" w:rsidRPr="00FA5458" w:rsidRDefault="002F5633" w:rsidP="0020356A">
+                            <w:p w14:paraId="5C39CEAE" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00FA5458" w:rsidRDefault="002F5633" w:rsidP="0020356A">
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:hint="eastAsia"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">                        </w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </v:textbox>
                       </v:rect>
                       <v:shape id="Freeform 1445" o:spid="_x0000_s1066" style="position:absolute;left:5412;top:8878;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDIfOV4xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcoW+1U0KikldRZSK9MG20Q+4zV6TJdm7IbuN6d+7hUIfh5k5w6w2o23FQL03jhWkswQE&#10;cem04UrB5fz6tAThA7LG1jEp+CEPm/XkYYW5djf+pKEIlYgQ9jkqqEPocil9WZNFP3MdcfSurrcY&#10;ouwrqXu8Rbht5XOSLKRFw3Ghxo52NZVN8W0VzMfTskkXH1+H4u048HtmDns2Sj1Ox+0LiEBj+A//&#10;tY9aQTaH3y/xB8j1HQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMh85XjEAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#3f3151">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 1446" o:spid="_x0000_s1067" style="position:absolute;left:5695;top:8878;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQA4rnsPxAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfBf9huYW+1Y1Cg6auUpSK+NBq7Adcs9dkMXs3ZLcx/n1XEHwcZuYMM1/2thYdtd44VjAeJSCI&#10;C6cNlwp+j19vUxA+IGusHZOCG3lYLoaDOWbaXflAXR5KESHsM1RQhdBkUvqiIot+5Bri6J1dazFE&#10;2ZZSt3iNcFvLSZKk0qLhuFBhQ6uKikv+ZxW899/Tyzjdnzb5btvxz8xs1myUen3pPz9ABOrDM/xo&#10;b7WCWQr3L/EHyMU/AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADiuew/EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#3f3151">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 1447" o:spid="_x0000_s1068" style="position:absolute;left:5979;top:8878;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBX4t6UxQAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvgbyD2EBvjZxC/pzIIaQkhB7S1u0DbK2NLWytjKU67ttXhUKOw8x8w2x3g21ET503jhXMpgkI&#10;4sJpw6WCz4/j4wqED8gaG8ek4Ic87LLxaIupdjd+pz4PpYgQ9ikqqEJoUyl9UZFFP3UtcfSurrMY&#10;ouxKqTu8Rbht5FOSLKRFw3GhwpYOFRV1/m0VzIfLqp4t3r5O+cu559e1OT2zUephMuw3IAIN4R7+&#10;b5+1gvUS/r7EHyCzXwAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAAL&#10;AAAAAAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBX4t6UxQAAANsAAAAP&#10;AAAAAAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA+QIAAAAA&#10;" path="m,l,276e" filled="f" strokecolor="#3f3151">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 1448" o:spid="_x0000_s1069" style="position:absolute;left:6262;top:8878;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAmfUrmwAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE/NisIw&#10;EL4v+A5hhL2tqQuKVqOIsiIeXK0+wNiMbbCZlCbW7tubg7DHj+9/vuxsJVpqvHGsYDhIQBDnThsu&#10;FFzOP18TED4ga6wck4I/8rBc9D7mmGr35BO1WShEDGGfooIyhDqV0uclWfQDVxNH7uYaiyHCppC6&#10;wWcMt5X8TpKxtGg4NpRY07qk/J49rIJRd5jch+PjdZvtdy3/Ts12w0apz363moEI1IV/8du90wqm&#10;cWz8En+AXLwAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAAAAAA&#10;AAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJn1K5sAAAADbAAAADwAAAAAA&#10;AAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPQCAAAAAA==&#10;" path="m,l,276e" filled="f" strokecolor="#3f3151">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                       </v:shape>
                       <v:shape id="Freeform 1449" o:spid="_x0000_s1070" style="position:absolute;left:6546;top:8878;width:1;height:272;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1,276" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBJMe99xAAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/RasJA&#10;FETfC/7DcgXf6saCYqKriEWRPrQa/YBr9posZu+G7BrTv+8WCn0cZuYMs1z3thYdtd44VjAZJyCI&#10;C6cNlwou593rHIQPyBprx6TgmzysV4OXJWbaPflEXR5KESHsM1RQhdBkUvqiIot+7Bri6N1cazFE&#10;2ZZSt/iMcFvLtySZSYuG40KFDW0rKu75wyqY9p/z+2R2vO7zj0PHX6nZv7NRajTsNwsQgfrwH/5r&#10;H7SCNIXfL/EHyNUPAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEkx733EAAAA2wAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" path="m,l,276e" filled="f" strokecolor="#3f3151">
                         <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,272" o:connectangles="0,0"/>
                       </v:shape>
                     </v:group>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68C864F4" wp14:editId="6AD5C8BE">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11038D4C" wp14:editId="2DA5A427">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>3716655</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>19050</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="302260" cy="269240"/>
                       <wp:effectExtent l="1905" t="0" r="635" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="100" name="Text Box 1459"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="302260" cy="269240"/>
                               </a:xfrm>
@@ -7703,178 +7706,174 @@
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="008D347C" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
+                                <w:p w14:paraId="090D2D8F" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="008D347C" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="000000"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:proofErr w:type="gramStart"/>
                                   <w:r w:rsidRPr="008D347C">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="000000"/>
                                     </w:rPr>
                                     <w:t>—</w:t>
                                   </w:r>
-                                  <w:proofErr w:type="gramEnd"/>
                                 </w:p>
-                                <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
+                                <w:p w14:paraId="59998D61" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="993366"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
+                                <w:p w14:paraId="72D1B88C" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="993366"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="001412D6" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
+                                <w:p w14:paraId="72A1CBCA" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="001412D6" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="993366"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="993366"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">   </w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="68C864F4" id="Text Box 1459" o:spid="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:292.65pt;margin-top:1.5pt;width:23.8pt;height:21.2pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfAyv5vAIAAMUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtunDAQfa/Uf7D8TrjEyy4obJUsS1Up&#10;vUhJP8ALZrEKNrW9C2nVf+/Y7C3JS9WWB2R7xsdnZs7Mzbuxa9GeKc2lyHB4FWDERCkrLrYZ/vpY&#10;eAuMtKGioq0ULMNPTON3y7dvboY+ZZFsZFsxhQBE6HToM9wY06e+r8uGdVRfyZ4JMNZSddTAVm39&#10;StEB0LvWj4Ig9gepql7JkmkNp/lkxEuHX9esNJ/rWjOD2gwDN+P+yv039u8vb2i6VbRveHmgQf+C&#10;RUe5gEdPUDk1FO0UfwXV8VJJLWtzVcrOl3XNS+ZigGjC4EU0Dw3tmYsFkqP7U5r0/4MtP+2/KMQr&#10;qF0A+RG0gyI9stGgOzmikMwSm6Kh1yl4PvTga0awgLsLV/f3svymkZCrhootu1VKDg2jFVAM7U3/&#10;4uqEoy3IZvgoK3iJ7ox0QGOtOps/yAgCdKDydCqPZVPC4XUQRTFYSjBFcRIRVz6fpsfLvdLmPZMd&#10;sosMK6i+A6f7e20sGZoeXexbQha8bZ0CWvHsABynE3garlqbJeEK+jMJkvVivSAeieK1R4I8926L&#10;FfHiIpzP8ut8tcrDX/bdkKQNryom7DNHcYXkz4p3kPkki5O8tGx5ZeEsJa22m1Wr0J6CuAv3uZSD&#10;5ezmP6fhkgCxvAgphGTeRYlXxIu5Rwoy85J5sPCCMLlL4oAkJC+eh3TPBfv3kNCQ4WQWzSYtnUm/&#10;iC1w3+vYaNpxA+Oj5V2GFycnmloFrkXlSmsob6f1RSos/XMqoNzHQju9WolOYjXjZpy64/rYBxtZ&#10;PYGClQSFgRhh9sGikeoHRgPMkQzr7zuqGEbtBwFdkIQEdIqM25DZPIKNurRsLi1UlACVYYPRtFyZ&#10;aVjtesW3Dbw09Z2Qt9A5NXeqti02sTr0G8wKF9xhrtlhdLl3Xufpu/wNAAD//wMAUEsDBBQABgAI&#10;AAAAIQAUYEdD3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqE2TVG3I&#10;pkIgriDKj8TNTbZJRLyOYrcJb89yosfRjGa+Kbaz69WJxtB5RrhdGFDEla87bhDe355u1qBCtFzb&#10;3jMh/FCAbXl5Udi89hO/0mkXGyUlHHKL0MY45FqHqiVnw8IPxOId/OhsFDk2uh7tJOWu10tjVtrZ&#10;jmWhtQM9tFR9744O4eP58PWZmpfm0WXD5Gej2W004vXVfH8HKtIc/8Pwhy/oUArT3h+5DqpHyNZZ&#10;IlGERC6Jv0qWG1B7hDRLQZeFPj9Q/gIAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAfAyv5&#10;vAIAAMUFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAU&#10;YEdD3QAAAAgBAAAPAAAAAAAAAAAAAAAAABYFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAIAYAAAAA&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="11038D4C" id="Text Box 1459" o:spid="_x0000_s1071" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:292.65pt;margin-top:1.5pt;width:23.8pt;height:21.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNrhuY5AEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthxs2w14hRdiw4D&#10;ugvQ9QNkWbKF2aJGKbGzrx8lp2m2vRV7EURSPjznkN5cTUPP9gq9AVvx5SLnTFkJjbFtxR+/3715&#10;z5kPwjaiB6sqflCeX21fv9qMrlQFdNA3ChmBWF+OruJdCK7MMi87NQi/AKcsFTXgIAKF2GYNipHQ&#10;hz4r8nydjYCNQ5DKe8rezkW+TfhaKxm+au1VYH3FiVtIJ6azjme23YiyReE6I480xAtYDMJYanqC&#10;uhVBsB2af6AGIxE86LCQMGSgtZEqaSA1y/wvNQ+dcCppIXO8O9nk/x+s/LJ/cN+QhekDTDTAJMK7&#10;e5A/PLNw0wnbqmtEGDslGmq8jJZlo/Pl8dNotS99BKnHz9DQkMUuQAKaNA7RFdLJCJ0GcDiZrqbA&#10;JCUv8qJYU0VSqVhfFqs0lEyUTx879OGjgoHFS8WRZprAxf7eh0hGlE9PYi8Ld6bv01x7+0eCHsZM&#10;Ih/5zszDVE/MNKTsIkqLYmpoDiQHYV4XWm+6dIC/OBtpVSruf+4EKs76T5YsuVyuiDQLKVi9fVdQ&#10;gOeV+rwirCSoigfO5utNmPdx59C0HXWah2DhmmzUJkl8ZnXkT+uQlB9XN+7beZxePf9g298AAAD/&#10;/wMAUEsDBBQABgAIAAAAIQAUYEdD3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITv&#10;SLyDtUjcqE2TVG3IpkIgriDKj8TNTbZJRLyOYrcJb89yosfRjGa+Kbaz69WJxtB5RrhdGFDEla87&#10;bhDe355u1qBCtFzb3jMh/FCAbXl5Udi89hO/0mkXGyUlHHKL0MY45FqHqiVnw8IPxOId/OhsFDk2&#10;uh7tJOWu10tjVtrZjmWhtQM9tFR9744O4eP58PWZmpfm0WXD5Gej2W004vXVfH8HKtIc/8Pwhy/o&#10;UArT3h+5DqpHyNZZIlGERC6Jv0qWG1B7hDRLQZeFPj9Q/gIAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBNrhuY5AEAAKgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAUYEdD3QAAAAgBAAAPAAAAAAAAAAAAAAAAAD4EAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAASAUAAAAA&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="002F5633" w:rsidRPr="008D347C" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
+                          <w:p w14:paraId="090D2D8F" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="008D347C" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="008D347C">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>—</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
-                          <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
+                          <w:p w14:paraId="59998D61" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="993366"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
+                          <w:p w14:paraId="72D1B88C" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="993366"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="002F5633" w:rsidRPr="001412D6" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
+                          <w:p w14:paraId="72A1CBCA" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="001412D6" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="993366"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="993366"/>
                               </w:rPr>
                               <w:t xml:space="preserve">   </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="268314A4" wp14:editId="0DBB958C">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="37EE81B2" wp14:editId="5FAA91BB">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1724025</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>19050</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="302260" cy="269240"/>
                       <wp:effectExtent l="0" t="0" r="2540" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="101" name="Text Box 1458"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1">
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="302260" cy="269240"/>
                               </a:xfrm>
@@ -7885,212 +7884,208 @@
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                                 <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                                   <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                                     <a:solidFill>
                                       <a:srgbClr val="000000"/>
                                     </a:solidFill>
                                     <a:miter lim="800000"/>
                                     <a:headEnd/>
                                     <a:tailEnd/>
                                   </a14:hiddenLine>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="008D347C" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
+                                <w:p w14:paraId="4FFDB4DC" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="008D347C" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="000000"/>
                                     </w:rPr>
                                   </w:pPr>
-                                  <w:proofErr w:type="gramStart"/>
                                   <w:r w:rsidRPr="008D347C">
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="000000"/>
                                     </w:rPr>
                                     <w:t>—</w:t>
                                   </w:r>
-                                  <w:proofErr w:type="gramEnd"/>
                                 </w:p>
-                                <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
+                                <w:p w14:paraId="53102AE5" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="993366"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
+                                <w:p w14:paraId="2E4A7E44" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="993366"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="001412D6" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
+                                <w:p w14:paraId="7ADABFD4" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="001412D6" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="993366"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r>
                                     <w:rPr>
                                       <w:rFonts w:hint="eastAsia"/>
                                       <w:color w:val="993366"/>
                                     </w:rPr>
                                     <w:t xml:space="preserve">   </w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="268314A4" id="Text Box 1458" o:spid="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:135.75pt;margin-top:1.5pt;width:23.8pt;height:21.2pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAf9VMzuwIAAMUFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC8K1pKy5IQOUgsqyiQ&#10;LkDSD6AlyiIqkSpJW06L/nuHlLckl6ItDwTJGb7Z3sz1zb7v0I4pzaXIcXgVYMREJWsuNjn++lh6&#10;CUbaUFHTTgqW4yem8c3i7ZvrcchYJFvZ1UwhABE6G4cct8YMme/rqmU91VdyYAKEjVQ9NXBVG79W&#10;dAT0vvOjIIj9Uap6ULJiWsNrMQnxwuE3DavM56bRzKAux+Cbcbty+9ru/uKaZhtFh5ZXBzfoX3jR&#10;Uy7A6AmqoIaireKvoHpeKallY64q2fuyaXjFXAwQTRi8iOahpQNzsUBy9HBKk/5/sNWn3ReFeA21&#10;C0KMBO2hSI9sb9Cd3KOQzBKbonHQGWg+DKBr9iABdReuHu5l9U0jIZctFRt2q5QcW0ZrcDG0P/2L&#10;rxOOtiDr8aOswRLdGumA9o3qbf4gIwjQoVRPp/JYbyp4fBdEUQySCkRRnEbElc+n2fHzoLR5z2SP&#10;7CHHCqrvwOnuXhvrDM2OKtaWkCXvOseATjx7AMXpBUzDVyuzTriC/kyDdJWsEuKRKF55JCgK77Zc&#10;Ei8uw/mseFcsl0X4y9oNSdbyumbCmjmSKyR/VrwDzSdanOilZcdrC2dd0mqzXnYK7SiQu3TLpRwk&#10;ZzX/uRsuCRDLi5BCSOZdlHplnMw9UpKZl86DxAvC9C6NA5KSonwe0j0X7N9DQmOO01k0m7h0dvpF&#10;bIFbr2OjWc8NjI+O9zlOTko0swxcidqV1lDeTeeLVFj3z6mAch8L7fhqKTqR1ezX+6k7yLEP1rJ+&#10;AgYrCQwDMsLsg0Mr1Q+MRpgjOdbft1QxjLoPArogDQnwFBl3IbN5BBd1KVlfSqioACrHBqPpuDTT&#10;sNoOim9asDT1nZC30DkNd6y2LTZ5deg3mBUuuMNcs8Po8u60ztN38RsAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJsVCgDdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyonTYBGrKp&#10;EIgrqOVH4uYm2yQiXkex24S3ZznBcTSjmW+Kzex6daIxdJ4RkoUBRVz5uuMG4e316eoWVIiWa9t7&#10;JoRvCrApz88Km9d+4i2ddrFRUsIhtwhtjEOudahacjYs/EAs3sGPzkaRY6Pr0U5S7nq9NOZaO9ux&#10;LLR2oIeWqq/d0SG8Px8+P1Lz0jy6bJj8bDS7tUa8vJjv70BFmuNfGH7xBR1KYdr7I9dB9QjLmyST&#10;KMJKLom/StYJqD1CmqWgy0L/P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB/1UzO7&#10;AgAAxQUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJsV&#10;CgDdAAAACAEAAA8AAAAAAAAAAAAAAAAAFQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAAfBgAAAAA=&#10;" filled="f" stroked="f">
+                    <v:shape w14:anchorId="37EE81B2" id="Text Box 1458" o:spid="_x0000_s1072" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:135.75pt;margin-top:1.5pt;width:23.8pt;height:21.2pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuTUJz4wEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0lDKSxqOo1NQ0hj&#10;II39AMexE4vEZ85uk/LrOTtdV9gb4sXy3Tnffd93l83lNPRsr9AbsBVfLnLOlJXQGNtW/PH77ZsP&#10;nPkgbCN6sKriB+X55fb1q83oSlVAB32jkBGI9eXoKt6F4Mos87JTg/ALcMpSUQMOIlCIbdagGAl9&#10;6LMiz9fZCNg4BKm8p+zNXOTbhK+1kuGr1l4F1lecuIV0YjrreGbbjShbFK4z8khD/AOLQRhLTU9Q&#10;NyIItkPzAmowEsGDDgsJQwZaG6mSBlKzzP9S89AJp5IWMse7k03+/8HK+/2D+4YsTB9hogEmEd7d&#10;gfzhmYXrTthWXSHC2CnRUONltCwbnS+Pn0arfekjSD1+gYaGLHYBEtCkcYiukE5G6DSAw8l0NQUm&#10;Kfk2L4o1VSSVivVFsUpDyUT59LFDHz4pGFi8VBxppglc7O98iGRE+fQk9rJwa/o+zbW3fyToYcwk&#10;8pHvzDxM9cRMQ8pWUVoUU0NzIDkI87rQetOlA/zF2UirUnH/cydQcdZ/tmTJxXJFpFlIwerd+4IC&#10;PK/U5xVhJUFVPHA2X6/DvI87h6btqNM8BAtXZKM2SeIzqyN/Woek/Li6cd/O4/Tq+Qfb/gYAAP//&#10;AwBQSwMEFAAGAAgAAAAhAJsVCgDdAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9I&#10;vIO1SNyonTYBGrKpEIgrqOVH4uYm2yQiXkex24S3ZznBcTSjmW+Kzex6daIxdJ4RkoUBRVz5uuMG&#10;4e316eoWVIiWa9t7JoRvCrApz88Km9d+4i2ddrFRUsIhtwhtjEOudahacjYs/EAs3sGPzkaRY6Pr&#10;0U5S7nq9NOZaO9uxLLR2oIeWqq/d0SG8Px8+P1Lz0jy6bJj8bDS7tUa8vJjv70BFmuNfGH7xBR1K&#10;Ydr7I9dB9QjLmySTKMJKLom/StYJqD1CmqWgy0L/P1D+AAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAO5NQnPjAQAAqAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAJsVCgDdAAAACAEAAA8AAAAAAAAAAAAAAAAAPQQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAABHBQAAAAA=&#10;" filled="f" stroked="f">
                       <v:textbox>
                         <w:txbxContent>
-                          <w:p w:rsidR="002F5633" w:rsidRPr="008D347C" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
+                          <w:p w14:paraId="4FFDB4DC" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="008D347C" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:proofErr w:type="gramStart"/>
                             <w:r w:rsidRPr="008D347C">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="000000"/>
                               </w:rPr>
                               <w:t>—</w:t>
                             </w:r>
-                            <w:proofErr w:type="gramEnd"/>
                           </w:p>
-                          <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
+                          <w:p w14:paraId="53102AE5" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="993366"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
+                          <w:p w14:paraId="2E4A7E44" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="993366"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="002F5633" w:rsidRPr="001412D6" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
+                          <w:p w14:paraId="7ADABFD4" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="001412D6" w:rsidRDefault="002F5633" w:rsidP="008A04E4">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="993366"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="993366"/>
                               </w:rPr>
                               <w:t xml:space="preserve">   </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="-14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="-14"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 局號：                               帳號：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="008A61E6">
+          <w:p w14:paraId="26F78CE5" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="008A61E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2067"/>
               </w:tabs>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661824" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7064D7A6" wp14:editId="67B1F98F">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="11CC80F9" wp14:editId="31495039">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>1782651</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>22225</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="3955660" cy="517984"/>
                       <wp:effectExtent l="0" t="0" r="6985" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="102" name="文字方塊 102"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr txBox="1"/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="3955660" cy="517984"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:solidFill>
@@ -8115,761 +8110,761 @@
                                 <a:schemeClr val="dk1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:txbx>
                               <w:txbxContent>
                                 <w:tbl>
                                   <w:tblPr>
                                     <w:tblStyle w:val="a8"/>
                                     <w:tblW w:w="0" w:type="auto"/>
                                     <w:tblLayout w:type="fixed"/>
                                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                                   </w:tblPr>
                                   <w:tblGrid>
                                     <w:gridCol w:w="392"/>
                                     <w:gridCol w:w="2126"/>
                                     <w:gridCol w:w="354"/>
                                     <w:gridCol w:w="354"/>
                                     <w:gridCol w:w="355"/>
                                     <w:gridCol w:w="354"/>
                                     <w:gridCol w:w="355"/>
                                     <w:gridCol w:w="354"/>
                                     <w:gridCol w:w="354"/>
                                     <w:gridCol w:w="355"/>
                                     <w:gridCol w:w="709"/>
                                   </w:tblGrid>
-                                  <w:tr w:rsidR="002F5633" w:rsidTr="00903FAC">
+                                  <w:tr w:rsidR="002F5633" w14:paraId="7DEB4BC8" w14:textId="77777777" w:rsidTr="00903FAC">
                                     <w:trPr>
                                       <w:trHeight w:val="360"/>
                                     </w:trPr>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="392" w:type="dxa"/>
                                         <w:tcBorders>
                                           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                         </w:tcBorders>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                      <w:p w14:paraId="16F7AB78" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                         <w:pPr>
                                           <w:rPr>
                                             <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           </w:rPr>
                                         </w:pPr>
                                         <w:r w:rsidRPr="00C33A12">
                                           <w:rPr>
                                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                             <w:b/>
                                             <w:noProof/>
                                             <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                             <w:szCs w:val="24"/>
                                           </w:rPr>
                                           <w:t>□</w:t>
                                         </w:r>
                                       </w:p>
                                     </w:tc>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="5670" w:type="dxa"/>
                                         <w:gridSpan w:val="10"/>
                                         <w:tcBorders>
                                           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                           <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                           <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                         </w:tcBorders>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="00903FAC">
+                                      <w:p w14:paraId="3679E8F8" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="00903FAC">
                                         <w:pPr>
                                           <w:ind w:leftChars="-45" w:left="-108"/>
                                           <w:rPr>
                                             <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           </w:rPr>
                                         </w:pPr>
                                         <w:r w:rsidRPr="00C33A12">
                                           <w:rPr>
                                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                             <w:b/>
                                             <w:noProof/>
                                             <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                             <w:szCs w:val="24"/>
                                           </w:rPr>
                                           <w:t>同</w:t>
                                         </w:r>
                                         <w:r w:rsidRPr="00C33A12">
                                           <w:rPr>
                                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                             <w:b/>
                                             <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                             <w:szCs w:val="24"/>
                                           </w:rPr>
                                           <w:t>事業單位(或自然人雇主)資料欄所填單位統一編號</w:t>
                                         </w:r>
                                       </w:p>
                                     </w:tc>
                                   </w:tr>
-                                  <w:tr w:rsidR="002F5633" w:rsidTr="00903FAC">
+                                  <w:tr w:rsidR="002F5633" w14:paraId="5A97A8AE" w14:textId="77777777" w:rsidTr="00903FAC">
                                     <w:tblPrEx>
                                       <w:tblBorders>
                                         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                       </w:tblBorders>
                                     </w:tblPrEx>
                                     <w:trPr>
                                       <w:trHeight w:val="370"/>
                                     </w:trPr>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="392" w:type="dxa"/>
                                         <w:tcBorders>
                                           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                         </w:tcBorders>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                      <w:p w14:paraId="46C721C1" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                         <w:pPr>
                                           <w:rPr>
                                             <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           </w:rPr>
                                         </w:pPr>
                                         <w:r w:rsidRPr="00C33A12">
                                           <w:rPr>
                                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                             <w:b/>
                                             <w:noProof/>
                                             <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                             <w:szCs w:val="24"/>
                                           </w:rPr>
                                           <w:t>□</w:t>
                                         </w:r>
                                       </w:p>
                                     </w:tc>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="2126" w:type="dxa"/>
                                         <w:tcBorders>
                                           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                           <w:right w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                         </w:tcBorders>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="00903FAC">
+                                      <w:p w14:paraId="6066CABE" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="00903FAC">
                                         <w:pPr>
                                           <w:ind w:leftChars="-45" w:left="-108" w:rightChars="14" w:right="34"/>
                                           <w:rPr>
                                             <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           </w:rPr>
                                         </w:pPr>
                                         <w:r w:rsidRPr="00C33A12">
                                           <w:rPr>
                                             <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                             <w:b/>
                                             <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                             <w:szCs w:val="24"/>
                                           </w:rPr>
                                           <w:t>另有開戶統一編號</w:t>
                                         </w:r>
                                       </w:p>
                                     </w:tc>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="354" w:type="dxa"/>
                                         <w:tcBorders>
                                           <w:top w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:left w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:right w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                         </w:tcBorders>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                      <w:p w14:paraId="627CCEDC" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                         <w:pPr>
                                           <w:rPr>
                                             <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           </w:rPr>
                                         </w:pPr>
                                       </w:p>
                                     </w:tc>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="354" w:type="dxa"/>
                                         <w:tcBorders>
                                           <w:top w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:left w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:right w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                         </w:tcBorders>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                      <w:p w14:paraId="6918C714" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                         <w:pPr>
                                           <w:rPr>
                                             <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           </w:rPr>
                                         </w:pPr>
                                       </w:p>
                                     </w:tc>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="355" w:type="dxa"/>
                                         <w:tcBorders>
                                           <w:top w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:left w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:right w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                         </w:tcBorders>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                      <w:p w14:paraId="769A3F73" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                         <w:pPr>
                                           <w:rPr>
                                             <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           </w:rPr>
                                         </w:pPr>
                                       </w:p>
                                     </w:tc>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="354" w:type="dxa"/>
                                         <w:tcBorders>
                                           <w:top w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:left w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:right w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                         </w:tcBorders>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                      <w:p w14:paraId="16812248" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                         <w:pPr>
                                           <w:rPr>
                                             <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           </w:rPr>
                                         </w:pPr>
                                       </w:p>
                                     </w:tc>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="355" w:type="dxa"/>
                                         <w:tcBorders>
                                           <w:top w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:left w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:right w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                         </w:tcBorders>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                      <w:p w14:paraId="730CCF3D" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                         <w:pPr>
                                           <w:rPr>
                                             <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           </w:rPr>
                                         </w:pPr>
                                       </w:p>
                                     </w:tc>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="354" w:type="dxa"/>
                                         <w:tcBorders>
                                           <w:top w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:left w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:right w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                         </w:tcBorders>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                      <w:p w14:paraId="4D774202" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                         <w:pPr>
                                           <w:rPr>
                                             <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           </w:rPr>
                                         </w:pPr>
                                       </w:p>
                                     </w:tc>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="354" w:type="dxa"/>
                                         <w:tcBorders>
                                           <w:top w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:left w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:right w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                         </w:tcBorders>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                      <w:p w14:paraId="732C2176" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                         <w:pPr>
                                           <w:rPr>
                                             <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           </w:rPr>
                                         </w:pPr>
                                       </w:p>
                                     </w:tc>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="355" w:type="dxa"/>
                                         <w:tcBorders>
                                           <w:top w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:left w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           <w:right w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                         </w:tcBorders>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                      <w:p w14:paraId="7F0CAACB" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                         <w:pPr>
                                           <w:rPr>
                                             <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           </w:rPr>
                                         </w:pPr>
                                       </w:p>
                                     </w:tc>
                                     <w:tc>
                                       <w:tcPr>
                                         <w:tcW w:w="709" w:type="dxa"/>
                                         <w:tcBorders>
                                           <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                           <w:left w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                         </w:tcBorders>
                                       </w:tcPr>
-                                      <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                      <w:p w14:paraId="24012290" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                         <w:pPr>
                                           <w:rPr>
                                             <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                           </w:rPr>
                                         </w:pPr>
                                       </w:p>
                                     </w:tc>
                                   </w:tr>
                                 </w:tbl>
-                                <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="008A61E6"/>
+                                <w:p w14:paraId="072F0829" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="008A61E6"/>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="72000" tIns="0" rIns="0" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:shape w14:anchorId="7064D7A6" id="文字方塊 102" o:spid="_x0000_s1073" type="#_x0000_t202" style="position:absolute;margin-left:140.35pt;margin-top:1.75pt;width:311.45pt;height:40.8pt;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCifVP5oQIAAI4FAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1OGzEQfq/UO1h+L5tAEyBig9IgqkoI&#10;UKHi2fHaiVWvx7Wd7KYXQOoB6HMP0AP0QHCOjr27CaW8UPVld+z5Zsbzzc/RcV1qshLOKzA57e/0&#10;KBGGQ6HMPKefrk/fHFDiAzMF02BETtfC0+Px61dHlR2JXViALoQj6MT4UWVzugjBjrLM84Uomd8B&#10;KwwqJbiSBTy6eVY4VqH3Ume7vd4wq8AV1gEX3uPtSaOk4+RfSsHDhZReBKJzim8L6evSdxa/2fiI&#10;jeaO2YXi7TPYP7yiZMpg0I2rExYYWTr1l6tScQceZNjhUGYgpeIi5YDZ9HtPsrlaMCtSLkiOtxua&#10;/P9zy89Xl46oAmvX26XEsBKL9HB3e//z+8Pdr/sf30i8R5Yq60cIvrIID/U7qNGiu/d4GZOvpSvj&#10;H9MiqEe+1xuORR0Ix8u9w8FgOEQVR92gv3948Da6ybbW1vnwXkBJopBThzVM1LLVmQ8NtIPEYB60&#10;Kk6V1ukQ+0ZMtSMrhhXXIb0Rnf+B0oZUOR3uDXrJsYFo3njWJroRqXPacDHzJsMkhbUWEaPNRyGR&#10;uZToM7EZ58Js4id0REkM9RLDFr991UuMmzzQIkUGEzbGpTLgUvZp1LaUFZ87ymSDx9o8yjuKoZ7V&#10;TcsMug6YQbHGxnDQDJi3/FRh9c6YD5fM4URhwXFLhAv8SA3IPrQSJQtwX5+7j3hsdNRSUuGE5tR/&#10;WTInKNEfDI7APs5/HOl0QMF1wqwTzLKcArZBH3eQ5UmMuKA7UToob3CBTGIkVDHDMV5OQydOQ7Mr&#10;cAFxMZkkEA6uZeHMXFkeXUdqYz9e1zfM2bZpA7b7OXTzy0ZPerfBRksDk2UAqVJjR3IbJlvScejT&#10;aLQLKm6Vx+eE2q7R8W8AAAD//wMAUEsDBBQABgAIAAAAIQBUNfK/4AAAAAgBAAAPAAAAZHJzL2Rv&#10;d25yZXYueG1sTI8xT8MwFIR3JP6D9ZDYqN2WtCHkpUIVCDFUQMrA6MZuHIifg+224d9jJhhPd7r7&#10;rlyNtmdH7UPnCGE6EcA0NU511CK8bR+ucmAhSlKyd6QRvnWAVXV+VspCuRO96mMdW5ZKKBQSwcQ4&#10;FJyHxmgrw8QNmpK3d97KmKRvufLylMptz2dCLLiVHaUFIwe9Nrr5rA8WoX4f9vdf9eM686a5fnmy&#10;6uM52yBeXox3t8CiHuNfGH7xEzpUiWnnDqQC6xFmuVimKMI8A5b8GzFfANsh5NkUeFXy/weqHwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCifVP5oQIAAI4FAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBUNfK/4AAAAAgBAAAPAAAAAAAAAAAAAAAA&#10;APsEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAACAYAAAAA&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+                    <v:shape w14:anchorId="11CC80F9" id="文字方塊 102" o:spid="_x0000_s1073" type="#_x0000_t202" style="position:absolute;margin-left:140.35pt;margin-top:1.75pt;width:311.45pt;height:40.8pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD1g3T7dQIAAGEFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFP2zAQfp+0/2D5faSFtUBFijoQ0yQE&#10;aDDx7Do2teb4PPvapPv1nJ2kZYwXpr0kZ993d77P3/nsvK0t26gQDbiSjw9GnCknoTLuqeQ/Hq4+&#10;nXAWUbhKWHCq5FsV+fn844ezxs/UIazAViowSuLirPElXyH6WVFEuVK1iAfglSOnhlALpGV4Kqog&#10;Gspe2+JwNJoWDYTKB5AqRtq97Jx8nvNrrSTeah0VMltyOhvmb8jfZfoW8zMxewrCr4zsjyH+4RS1&#10;MI6K7lJdChRsHcxfqWojA0TQeCChLkBrI1XugboZj151c78SXuVeiJzodzTF/5dW3mzu/V1g2H6B&#10;li4wEdL4OIu0mfppdajTn07KyE8Ubne0qRaZpM2j08lkOiWXJN9kfHx68jmlKfbRPkT8qqBmySh5&#10;oGvJbInNdcQOOkBSsQjWVFfG2rxIUlAXNrCNoEu0mM9Iyf9AWceakk+PJqOc2EEK7zJbl9KoLIa+&#10;3L7DbOHWqoSx7rvSzFS50TdqCymV29XP6ITSVOo9gT1+f6r3BHd9UESuDA53wbVxEHL3eXr2lFU/&#10;B8p0h6e7edF3MrFdttQ4CWAyKGAJ1ZaEEaCbmejllaHbuxYR70SgIaELp8HHW/poC8Q+9BZnKwi/&#10;39pPeNIueTlraOhKHn+tRVCc2W+OVH1MI52mNC/ICIOxHAy3ri+AZDCmZ8XLbCYc2sHUAepHehMW&#10;qRK5hJNUr+Q4mBfYjT+9KVItFhlEs+gFXrt7L1PqRG3S40P7KILvRYsk9xsYRlLMXmm3w6ZIB4s1&#10;gjZZ2IncjsmedJrjPBr9m5MeipfrjNq/jPNnAAAA//8DAFBLAwQUAAYACAAAACEAVDXyv+AAAAAI&#10;AQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBSEdyT+g/WQ2KjdlrQh5KVCFQgxVEDKwOjGbhyI&#10;n4PttuHfYyYYT3e6+65cjbZnR+1D5whhOhHANDVOddQivG0frnJgIUpSsnekEb51gFV1flbKQrkT&#10;vepjHVuWSigUEsHEOBSch8ZoK8PEDZqSt3feypikb7ny8pTKbc9nQiy4lR2lBSMHvTa6+awPFqF+&#10;H/b3X/XjOvOmuX55surjOdsgXl6Md7fAoh7jXxh+8RM6VIlp5w6kAusRZrlYpijCPAOW/BsxXwDb&#10;IeTZFHhV8v8Hqh8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA9YN0+3UCAABhBQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAVDXyv+AAAAAIAQAA&#10;DwAAAAAAAAAAAAAAAADPBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
                       <v:textbox inset="2mm,0,0,0">
                         <w:txbxContent>
                           <w:tbl>
                             <w:tblPr>
                               <w:tblStyle w:val="a8"/>
                               <w:tblW w:w="0" w:type="auto"/>
                               <w:tblLayout w:type="fixed"/>
                               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                             </w:tblPr>
                             <w:tblGrid>
                               <w:gridCol w:w="392"/>
                               <w:gridCol w:w="2126"/>
                               <w:gridCol w:w="354"/>
                               <w:gridCol w:w="354"/>
                               <w:gridCol w:w="355"/>
                               <w:gridCol w:w="354"/>
                               <w:gridCol w:w="355"/>
                               <w:gridCol w:w="354"/>
                               <w:gridCol w:w="354"/>
                               <w:gridCol w:w="355"/>
                               <w:gridCol w:w="709"/>
                             </w:tblGrid>
-                            <w:tr w:rsidR="002F5633" w:rsidTr="00903FAC">
+                            <w:tr w:rsidR="002F5633" w14:paraId="7DEB4BC8" w14:textId="77777777" w:rsidTr="00903FAC">
                               <w:trPr>
                                 <w:trHeight w:val="360"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="392" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                <w:p w14:paraId="16F7AB78" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00C33A12">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:noProof/>
                                       <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>□</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="5670" w:type="dxa"/>
                                   <w:gridSpan w:val="10"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="00903FAC">
+                                <w:p w14:paraId="3679E8F8" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="00903FAC">
                                   <w:pPr>
                                     <w:ind w:leftChars="-45" w:left="-108"/>
                                     <w:rPr>
                                       <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00C33A12">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:noProof/>
                                       <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>同</w:t>
                                   </w:r>
                                   <w:r w:rsidRPr="00C33A12">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>事業單位(或自然人雇主)資料欄所填單位統一編號</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                             </w:tr>
-                            <w:tr w:rsidR="002F5633" w:rsidTr="00903FAC">
+                            <w:tr w:rsidR="002F5633" w14:paraId="5A97A8AE" w14:textId="77777777" w:rsidTr="00903FAC">
                               <w:tblPrEx>
                                 <w:tblBorders>
                                   <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                   <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                                 </w:tblBorders>
                               </w:tblPrEx>
                               <w:trPr>
                                 <w:trHeight w:val="370"/>
                               </w:trPr>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="392" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                <w:p w14:paraId="46C721C1" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00C33A12">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:noProof/>
                                       <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>□</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="2126" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="00903FAC">
+                                <w:p w14:paraId="6066CABE" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="00903FAC">
                                   <w:pPr>
                                     <w:ind w:leftChars="-45" w:left="-108" w:rightChars="14" w:right="34"/>
                                     <w:rPr>
                                       <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00C33A12">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:b/>
                                       <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                       <w:szCs w:val="24"/>
                                     </w:rPr>
                                     <w:t>另有開戶統一編號</w:t>
                                   </w:r>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="354" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                <w:p w14:paraId="627CCEDC" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="354" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                <w:p w14:paraId="6918C714" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="355" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                <w:p w14:paraId="769A3F73" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="354" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                <w:p w14:paraId="16812248" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="355" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                <w:p w14:paraId="730CCF3D" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="354" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                <w:p w14:paraId="4D774202" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="354" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                <w:p w14:paraId="732C2176" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="355" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:bottom w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     <w:right w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                <w:p w14:paraId="7F0CAACB" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                               <w:tc>
                                 <w:tcPr>
                                   <w:tcW w:w="709" w:type="dxa"/>
                                   <w:tcBorders>
                                     <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
                                     <w:left w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
                                   </w:tcBorders>
                                 </w:tcPr>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
+                                <w:p w14:paraId="24012290" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633">
                                   <w:pPr>
                                     <w:rPr>
                                       <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
                               </w:tc>
                             </w:tr>
                           </w:tbl>
-                          <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="008A61E6"/>
+                          <w:p w14:paraId="072F0829" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="008A61E6"/>
                         </w:txbxContent>
                       </v:textbox>
                     </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="-20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>匯入帳戶之開戶統一編號：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="008A61E6">
+          <w:p w14:paraId="01E50157" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="008A61E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2067"/>
               </w:tabs>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="008A61E6">
+          <w:p w14:paraId="49711968" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="008A61E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2067"/>
               </w:tabs>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:spacing w:val="-14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="005522CD">
+          <w:p w14:paraId="12E88A78" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00C33A12" w:rsidRDefault="002F5633" w:rsidP="005522CD">
             <w:pPr>
               <w:ind w:right="57"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style" w:hint="eastAsia"/>
                 <w:b/>
@@ -8923,91 +8918,91 @@
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:spacing w:val="-14"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">                                               </w:t>
             </w:r>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                 <w:spacing w:val="-14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(非此兩類型者免填)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F5633" w:rsidRPr="00B22E22" w:rsidTr="007677FA">
+      <w:tr w:rsidR="002F5633" w:rsidRPr="00B22E22" w14:paraId="62701A47" w14:textId="77777777" w:rsidTr="007677FA">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="301"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F5633" w:rsidRPr="00B22E22" w:rsidRDefault="002F5633" w:rsidP="00E11C54">
+          <w:p w14:paraId="02D5CC7D" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00B22E22" w:rsidRDefault="002F5633" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="403152"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10727" w:type="dxa"/>
-            <w:gridSpan w:val="21"/>
+            <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152" w:themeColor="accent4" w:themeShade="80"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002F5633" w:rsidRPr="00B22E22" w:rsidRDefault="002F5633" w:rsidP="008A61E6">
+          <w:p w14:paraId="5F12771A" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00B22E22" w:rsidRDefault="002F5633" w:rsidP="008A61E6">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="2067"/>
               </w:tabs>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Bookman Old Style"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:spacing w:val="-14"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>…請 將 事 業 單 位 (或 自 然 人 雇 主) 存 簿 封 面 影 本</w:t>
             </w:r>
             <w:r w:rsidRPr="005522CD">
               <w:rPr>
@@ -9020,720 +9015,680 @@
               <w:t xml:space="preserve"> 浮 貼 於 </w:t>
             </w:r>
             <w:r w:rsidRPr="00C33A12">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>背 面</w:t>
             </w:r>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F5633" w:rsidRPr="00B22E22" w:rsidTr="002F5633">
+      <w:tr w:rsidR="002F5633" w:rsidRPr="00B22E22" w14:paraId="1268483B" w14:textId="77777777" w:rsidTr="002F5633">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1668"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="472" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
             <w:textDirection w:val="tbRlV"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="002F5633" w:rsidRPr="00B22E22" w:rsidRDefault="002F5633" w:rsidP="00E11C54">
+          <w:p w14:paraId="01AD13FA" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00B22E22" w:rsidRDefault="002F5633" w:rsidP="00E11C54">
             <w:pPr>
               <w:ind w:left="113" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="403152"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B22E22">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:color w:val="403152"/>
               </w:rPr>
               <w:t>雇主切結</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10727" w:type="dxa"/>
-            <w:gridSpan w:val="21"/>
+            <w:gridSpan w:val="20"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="403152"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="403152"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="002F5633" w:rsidRPr="00B22E22" w:rsidRDefault="002F5633" w:rsidP="003E303B">
+          <w:p w14:paraId="67E40CCC" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00B22E22" w:rsidRDefault="002F5633" w:rsidP="003E303B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="403152"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="403152"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7ACF440F" wp14:editId="7C72F958">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5F4B1D8F" wp14:editId="1FE6617A">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4966970</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>40640</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="1080135" cy="899795"/>
                       <wp:effectExtent l="13970" t="12065" r="10795" b="12065"/>
                       <wp:wrapNone/>
                       <wp:docPr id="103" name="Rectangle 2"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1080135" cy="899795"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="sysDot"/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="003C18DC">
+                                <w:p w14:paraId="12740734" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="003C18DC">
                                   <w:pPr>
                                     <w:ind w:leftChars="-12" w:left="93" w:hangingChars="61" w:hanging="122"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                                       <w:color w:val="403152"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                 </w:p>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="003C18DC">
+                                <w:p w14:paraId="08451090" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="003C18DC">
                                   <w:pPr>
                                     <w:ind w:leftChars="-12" w:left="93" w:hangingChars="61" w:hanging="122"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                                       <w:color w:val="403152"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00802F21">
                                     <w:rPr>
                                       <w:rFonts w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="403152"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t>單位</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="003C18DC">
+                                <w:p w14:paraId="5C992067" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="003C18DC">
                                   <w:pPr>
                                     <w:ind w:leftChars="-12" w:left="93" w:hangingChars="61" w:hanging="122"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:eastAsia="標楷體"/>
                                       <w:color w:val="403152"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00802F21">
                                     <w:rPr>
                                       <w:rFonts w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="403152"/>
                                       <w:sz w:val="20"/>
                                     </w:rPr>
                                     <w:t>印章</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="7ACF440F" id="_x0000_s1074" style="position:absolute;left:0;text-align:left;margin-left:391.1pt;margin-top:3.2pt;width:85.05pt;height:70.85pt;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAH0ngvhQIAABoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMGO2yAQvVfqPyDuie1skk2sdVZRnFSV&#10;tu2q234AARyjYqBA4qRV/70DjrOb7qWq6gMeYOYxb3jD3f2xkejArRNaFTgbphhxRTUTalfgr182&#10;gxlGzhPFiNSKF/jEHb5fvH1z15qcj3StJeMWAYhyeWsKXHtv8iRxtOYNcUNtuILNStuGeJjaXcIs&#10;aQG9kckoTadJqy0zVlPuHKyW3SZeRPyq4tR/qirHPZIFhtx8HG0ct2FMFnck31liakHPaZB/yKIh&#10;QsGhF6iSeIL2VryCagS12unKD6luEl1VgvLIAdhk6R9snmpieOQCxXHmUib3/2Dpx8OjRYLB3aU3&#10;GCnSwCV9hrIRtZMcjUKBWuNy8HsyjzZQdOZB028OKb2qwYsvrdVtzQmDtLLgn1wFhImDULRtP2gG&#10;6GTvdazVsbJNAIQqoGO8ktPlSvjRIwqLWTpLs5sJRhT2ZvP57XwSjyB5H22s8++4blAwCmwh94hO&#10;Dg/Oh2xI3ruEw5TeCCnjtUuF2gLPJ6NJDHBaChY2I0m7266kRQcShBO/87lXbgG5JK7u/NzJldoH&#10;P5I3woOwpWgg7Us4yUOd1opFF0+E7GzIUaoQBbQh67PVCejnPJ2vZ+vZeDAeTdeDcVqWg+VmNR5M&#10;N9ntpLwpV6sy+xUYZOO8FoxxFUj0Ys7GfyeWc1t1MrzI+Yqse1mTTfxe1yS5TiPWH1j1/8guCiRo&#10;otOWP26PnQSnAS8IZqvZCSRjddew8MCAUWv7A6MWmrXA7vueWI6RfK9AdqGze8P2xrY3iKIQWmCP&#10;UWeufPcC7I0VuxqQsygApZcgzUpE1TxncRY0NGAkcX4sQoe/nEev5ydt8RsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAPO4cy7fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPhDAQhe8m/odmTLy5ZZFd&#10;ESmbDYmJMR6UNcZjgRGIdIptl8V/73jS4+R9ee+bfLeYUczo/GBJwXoVgUBqbDtQp+D1cH+VgvBB&#10;U6tHS6jgGz3sivOzXGetPdELzlXoBJeQz7SCPoQpk9I3PRrtV3ZC4uzDOqMDn66TrdMnLjejjKNo&#10;K40eiBd6PWHZY/NZHY2CzYN/Lg/VHp/8+1I+fr05m8y1UpcXy/4ORMAl/MHwq8/qULBTbY/UejEq&#10;uEnjmFEF2wQE57eb+BpEzWCSrkEWufz/QfEDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;B9J4L4UCAAAaBQAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA87hzLt8AAAAJAQAADwAAAAAAAAAAAAAAAADfBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAOsFAAAAAA==&#10;" filled="f">
+                    <v:rect w14:anchorId="5F4B1D8F" id="_x0000_s1074" style="position:absolute;left:0;text-align:left;margin-left:391.1pt;margin-top:3.2pt;width:85.05pt;height:70.85pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgzFcIEwIAAAoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0yRFXbZR09WqZRHS&#10;cpEWPmDiOImF4zG226R8PWOn7XJ5Q+QhGl/mzJkzx5u7adDsKJ1XaCpeLHLOpBHYKNNV/OuXh1e3&#10;nPkApgGNRlb8JD2/2758sRltKZfYo26kYwRifDnaivch2DLLvOjlAH6BVho6bNENEGjpuqxxMBL6&#10;oLNlnt9kI7rGOhTSe9rdz4d8m/DbVorwqW29DExXnLiF9HfpX8d/tt1A2TmwvRJnGvAPLAZQhope&#10;ofYQgB2c+gtqUMKhxzYsBA4Ztq0SMvVA3RT5H9089WBl6oXE8fYqk/9/sOLj8cl+dpG6t48ovnlm&#10;cNeD6eS9czj2EhoqV0ShstH68poQF55SWT1+wIZGC4eASYOpdUMEpO7YlKQ+XaWWU2CCNov8Ni9e&#10;rzgTdHa7Xr9Zr1IJKC/Z1vnwTuLAYlBxR6NM6HB89CGygfJyJRYz+KC0TuPUho0VX6+Wq5TgUasm&#10;HqYmXVfvtGNHiIZI37nub9ci8h58P9/zJ7/HMHtlUIEMq9VAtK/pUEad3pom1Q+g9BwTR23OwkWt&#10;oi19GaZ6YqohEW4iZtyqsTmRlA5ng9KDoqBH94OzkcxZcf/9AE5ypt8bGkd08iVwl6C+BGAEpVY8&#10;cDaHuzA7/mCd6npCLpIwBu9pZK1Kaj6zOPMlwyWRz48jOvrXdbr1/IS3PwEAAP//AwBQSwMEFAAG&#10;AAgAAAAhAPO4cy7fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPhDAQhe8m/odmTLy5ZZFd&#10;ESmbDYmJMR6UNcZjgRGIdIptl8V/73jS4+R9ee+bfLeYUczo/GBJwXoVgUBqbDtQp+D1cH+VgvBB&#10;U6tHS6jgGz3sivOzXGetPdELzlXoBJeQz7SCPoQpk9I3PRrtV3ZC4uzDOqMDn66TrdMnLjejjKNo&#10;K40eiBd6PWHZY/NZHY2CzYN/Lg/VHp/8+1I+fr05m8y1UpcXy/4ORMAl/MHwq8/qULBTbY/UejEq&#10;uEnjmFEF2wQE57eb+BpEzWCSrkEWufz/QfEDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;IMxXCBMCAAAKBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEA87hzLt8AAAAJAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAHkFAAAAAA==&#10;" filled="f">
                       <v:stroke dashstyle="1 1"/>
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
-                          <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="003C18DC">
+                          <w:p w14:paraId="12740734" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="003C18DC">
                             <w:pPr>
                               <w:ind w:leftChars="-12" w:left="93" w:hangingChars="61" w:hanging="122"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                                 <w:color w:val="403152"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
-                          <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="003C18DC">
+                          <w:p w14:paraId="08451090" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="003C18DC">
                             <w:pPr>
                               <w:ind w:leftChars="-12" w:left="93" w:hangingChars="61" w:hanging="122"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體"/>
                                 <w:color w:val="403152"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00802F21">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="403152"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>單位</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="003C18DC">
+                          <w:p w14:paraId="5C992067" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="003C18DC">
                             <w:pPr>
                               <w:ind w:leftChars="-12" w:left="93" w:hangingChars="61" w:hanging="122"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體"/>
                                 <w:color w:val="403152"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00802F21">
                               <w:rPr>
                                 <w:rFonts w:eastAsia="標楷體" w:cs="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="403152"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>印章</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002F5633" w:rsidRPr="00BB423A" w:rsidRDefault="002F5633" w:rsidP="003E303B">
+          <w:p w14:paraId="32CBEA0B" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00BB423A" w:rsidRDefault="002F5633" w:rsidP="003E303B">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:left="200" w:hangingChars="100" w:hanging="200"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:noProof/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61D49596" wp14:editId="337B75A2">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B14F2CE" wp14:editId="0F86D7C7">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>6125210</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>175895</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="539750" cy="539750"/>
                       <wp:effectExtent l="10160" t="13970" r="12065" b="8255"/>
                       <wp:wrapNone/>
                       <wp:docPr id="104" name="Rectangle 1415"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr>
                               <a:spLocks noChangeArrowheads="1"/>
                             </wps:cNvSpPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="539750" cy="539750"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln w="9525">
                                 <a:solidFill>
                                   <a:srgbClr val="000000"/>
                                 </a:solidFill>
                                 <a:prstDash val="sysDot"/>
                                 <a:miter lim="800000"/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:solidFill>
                                       <a:srgbClr val="FFFFFF"/>
                                     </a:solidFill>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:txbx>
                               <w:txbxContent>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="0057156F">
+                                <w:p w14:paraId="4BEFEDE7" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="0057156F">
                                   <w:pPr>
                                     <w:adjustRightInd w:val="0"/>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:beforeLines="30" w:before="108" w:line="240" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="403152"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00802F21">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="403152"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>負責人</w:t>
                                   </w:r>
                                 </w:p>
-                                <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="004C6653">
+                                <w:p w14:paraId="4E8689DD" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="004C6653">
                                   <w:pPr>
                                     <w:adjustRightInd w:val="0"/>
                                     <w:snapToGrid w:val="0"/>
                                     <w:spacing w:line="240" w:lineRule="exact"/>
                                     <w:jc w:val="center"/>
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                       <w:color w:val="403152"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                   </w:pPr>
                                   <w:r w:rsidRPr="00802F21">
                                     <w:rPr>
                                       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                       <w:color w:val="403152"/>
                                       <w:sz w:val="18"/>
                                       <w:szCs w:val="18"/>
                                     </w:rPr>
                                     <w:t>印  章</w:t>
                                   </w:r>
                                 </w:p>
                               </w:txbxContent>
                             </wps:txbx>
                             <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" anchor="t" anchorCtr="0" upright="1">
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:rect w14:anchorId="61D49596" id="Rectangle 1415" o:spid="_x0000_s1075" style="position:absolute;left:0;text-align:left;margin-left:482.3pt;margin-top:13.85pt;width:42.5pt;height:42.5pt;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBOXP3jhAIAABwFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN1u2yAUvp+0d0Dcp7ZTp02sOFUUJ9Ok&#10;bqvW7QEI4BgNAwMSJ5v27jvgOG3Xm2maL/ABzt93zneY3x1biQ7cOqFVibOrFCOuqGZC7Ur89ctm&#10;NMXIeaIYkVrxEp+4w3eLt2/mnSn4WDdaMm4ROFGu6EyJG+9NkSSONrwl7kobruCy1rYlHrZ2lzBL&#10;OvDeymScpjdJpy0zVlPuHJxW/SVeRP91zan/VNeOeyRLDLn5uNq4bsOaLOak2FliGkHPaZB/yKIl&#10;QkHQi6uKeIL2Vrxy1QpqtdO1v6K6TXRdC8ojBkCTpX+geWyI4RELFMeZS5nc/3NLPx4eLBIMepfm&#10;GCnSQpM+Q9mI2kmOsjybhBp1xhWg+mgebEDpzL2m3xxSetWAIl9aq7uGEwaZZUE/eWEQNg5M0bb7&#10;oBkEIHuvY7mOtW2DQygEOsaunC5d4UePKBxOrme3E+gdhauzHCKQYjA21vl3XLcoCCW2kH10Tg73&#10;zveqg0qIpfRGSAnnpJAKdSWeTcaTaOC0FCxcRox2t11Jiw4kUCd+ERmgf64WPFfENb2eO7lK+55V&#10;rfBAbSnaEk8v5qQIZVorFuN7ImQvAxypQlhADVmfpZ5CP2fpbD1dT/NRPr5Zj/K0qkbLzSof3Wyy&#10;20l1Xa1WVfYrIMjyohGMcRVADHTO8r+jy3mweiJeCP0CrHtek038XtckeZlGbBWgGv4RXeRHoERP&#10;LX/cHnsS3gZ/gS9bzU7AGKv7kYUnBoRG2x8YdTCuJXbf98RyjOR7BawLsz0IdhC2g0AUBdMSe4x6&#10;ceX7N2BvrNg14DmLBFB6CcysRWTNUxZnPsMIRhDn5yLM+PN91Hp61Ba/AQAA//8DAFBLAwQUAAYA&#10;CAAAACEAMTBpgeEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+EMBCG7yb+h2ZMvLllCYKL&#10;lM2GxMSYPShrjMdCRyDSFtsui/9+Z096m48n7zxTbBc9shmdH6wRsF5FwNC0Vg2mE/B+eLp7AOaD&#10;NEqO1qCAX/SwLa+vCpkrezJvONehYxRifC4F9CFMOee+7VFLv7ITGtp9WadloNZ1XDl5onA98jiK&#10;Uq7lYOhCLyesemy/66MWcP/sX6tDvcO9/1yql58PZ5O5EeL2Ztk9Agu4hD8YLvqkDiU5NfZolGej&#10;gE2apIQKiLMM2AWIkg1NGqrWcQa8LPj/H8ozAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AE5c/eOEAgAAHAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADEwaYHhAAAACwEAAA8AAAAAAAAAAAAAAAAA3gQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" filled="f">
+                    <v:rect w14:anchorId="7B14F2CE" id="Rectangle 1415" o:spid="_x0000_s1075" style="position:absolute;left:0;text-align:left;margin-left:482.3pt;margin-top:13.85pt;width:42.5pt;height:42.5pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCNuOZEDwIAAAkEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjrJkLU14hRFsg4D&#10;ugvQ7QNkWbaFyaJGKnGyrx8lJ2mxvQ3Tg0BJ5CF5eLS6OwxO7A2SBV/J+dVMCuM1NNZ3lfz+7eHN&#10;jRQUlW+UA28qeTQk79avX63GUJoF9OAag4JBPJVjqGQfYyiLgnRvBkVXEIznxxZwUJGP2BUNqpHR&#10;B1csZrN3xQjYBARtiPh2Oz3KdcZvW6Pjl7YlE4WrJNcW8455r9NerFeq7FCF3upTGeofqhiU9Zz0&#10;ArVVUYkd2r+gBqsRCNp4pWEooG2tNrkH7mY++6Obp14Fk3thcihcaKL/B6s/75/CV0ylU3gE/YOE&#10;h02vfGfuEWHsjWo43TwRVYyByktAOhCHinr8BA2PVu0iZA4OLQ4JkLsTh0z18UK1OUSh+XL59vZ6&#10;yQPR/HSyUwZVnoMDUvxgYBDJqCTyJDO42j9SnFzPLimXhwfrXJ6m82Ks5O1yscwBBM426TH3iF29&#10;cSj2Kukhr9wZd//SLSFvFfWTHx1pC3GSymAj69XZoZI3l3BVJpre+ybnj8q6yeZ2nD/xlqhKqqQy&#10;HuqDsA2Tep0w01UNzZGZRJj0yf+JjR7wlxQja7OS9HOn0EjhPnqeRhLy2cCzUZ8N5TWHVjJKMZmb&#10;OAl+F9B2PSPPMzEe7nlirc1sPldxqpf1ludx+htJ0C/P2ev5B69/AwAA//8DAFBLAwQUAAYACAAA&#10;ACEAMTBpgeEAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPTU+EMBCG7yb+h2ZMvLllCYKLlM2G&#10;xMSYPShrjMdCRyDSFtsui/9+Z096m48n7zxTbBc9shmdH6wRsF5FwNC0Vg2mE/B+eLp7AOaDNEqO&#10;1qCAX/SwLa+vCpkrezJvONehYxRifC4F9CFMOee+7VFLv7ITGtp9WadloNZ1XDl5onA98jiKUq7l&#10;YOhCLyesemy/66MWcP/sX6tDvcO9/1yql58PZ5O5EeL2Ztk9Agu4hD8YLvqkDiU5NfZolGejgE2a&#10;pIQKiLMM2AWIkg1NGqrWcQa8LPj/H8ozAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI24&#10;5kQPAgAACQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADEwaYHhAAAACwEAAA8AAAAAAAAAAAAAAAAAaQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;" filled="f">
                       <v:stroke dashstyle="1 1"/>
                       <v:textbox inset="0,0,0,0">
                         <w:txbxContent>
-                          <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="0057156F">
+                          <w:p w14:paraId="4BEFEDE7" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="0057156F">
                             <w:pPr>
                               <w:adjustRightInd w:val="0"/>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:beforeLines="30" w:before="108" w:line="240" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="403152"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00802F21">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="403152"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>負責人</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="004C6653">
+                          <w:p w14:paraId="4E8689DD" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00802F21" w:rsidRDefault="002F5633" w:rsidP="004C6653">
                             <w:pPr>
                               <w:adjustRightInd w:val="0"/>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="exact"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:color w:val="403152"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00802F21">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="403152"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>印  章</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                     </v:rect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BB423A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>以上各項資料確實無訛，且受</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>以上各項資料確實無訛，且受僱者非屬依其他法令規定應給予「陪產檢</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53DE831C" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00BB423A" w:rsidRDefault="002F5633" w:rsidP="003E303B">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BB423A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>僱</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>及陪產假」薪資者，如有不實，願負法律責任。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A589E38" w14:textId="77777777" w:rsidR="002F5633" w:rsidRPr="00BB423A" w:rsidRDefault="002F5633" w:rsidP="00752F90">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
+              <w:ind w:left="240" w:hangingChars="100" w:hanging="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:b/>
+                <w:color w:val="FF0000"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00BB423A">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>者</w:t>
-[...19 lines deleted...]
-              <w:t>他法令規定應給予「陪產檢</w:t>
+              <w:t>若有溢領之補助，同意貴局自本單位(人)得領取之補助中扣除繳還。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002F5633" w:rsidRPr="00BB423A" w:rsidRDefault="002F5633" w:rsidP="003E303B">
-[...41 lines deleted...]
-          <w:p w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="00C9396A">
+          <w:p w14:paraId="54BA840A" w14:textId="77777777" w:rsidR="002F5633" w:rsidRDefault="002F5633" w:rsidP="00C9396A">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:noProof/>
                 <w:color w:val="403152"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="003B45EB" w:rsidRPr="00B22E22" w:rsidRDefault="00666171" w:rsidP="003E303B">
+    <w:p w14:paraId="45A7B5AF" w14:textId="77777777" w:rsidR="003B45EB" w:rsidRPr="00B22E22" w:rsidRDefault="00666171" w:rsidP="003E303B">
       <w:pPr>
         <w:rPr>
           <w:color w:val="403152"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="003B45EB" w:rsidRPr="00B22E22" w:rsidSect="00831CAD">
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="284" w:right="510" w:bottom="289" w:left="510" w:header="113" w:footer="0" w:gutter="0"/>
           <w:cols w:space="425"/>
           <w:docGrid w:type="lines" w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:noProof/>
           <w:color w:val="403152"/>
           <w:spacing w:val="20"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665920" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="22D8B18A" wp14:editId="6E1FCAA1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>5715635</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-10066655</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1436370" cy="852805"/>
                 <wp:effectExtent l="0" t="0" r="11430" b="23495"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="文字方塊 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1436370" cy="852805"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="FFFFFF"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="00666171" w:rsidRDefault="00666171" w:rsidP="00666171">
+                          <w:p w14:paraId="7FCB6140" w14:textId="77777777" w:rsidR="00666171" w:rsidRDefault="00666171" w:rsidP="00666171">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="atLeast"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:noProof/>
                               </w:rPr>
                               <w:drawing>
-                                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DAA8022" wp14:editId="51025B43">
                                   <wp:extent cx="615315" cy="615315"/>
                                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                                   <wp:docPr id="4" name="圖片 4"/>
                                   <wp:cNvGraphicFramePr>
                                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                                   </wp:cNvGraphicFramePr>
                                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                         <pic:nvPicPr>
                                           <pic:cNvPr id="4" name="陪產.png"/>
                                           <pic:cNvPicPr/>
                                         </pic:nvPicPr>
                                         <pic:blipFill>
                                           <a:blip r:embed="rId8">
                                             <a:extLst>
                                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                               </a:ext>
                                             </a:extLst>
                                           </a:blip>
                                           <a:stretch>
                                             <a:fillRect/>
                                           </a:stretch>
                                         </pic:blipFill>
                                         <pic:spPr>
                                           <a:xfrm>
                                             <a:off x="0" y="0"/>
                                             <a:ext cx="622196" cy="622196"/>
                                           </a:xfrm>
                                           <a:prstGeom prst="rect">
                                             <a:avLst/>
                                           </a:prstGeom>
                                         </pic:spPr>
                                       </pic:pic>
                                     </a:graphicData>
                                   </a:graphic>
                                 </wp:inline>
                               </w:drawing>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="00666171" w:rsidRPr="00454437" w:rsidRDefault="00666171" w:rsidP="00666171">
+                          <w:p w14:paraId="385ECCBC" w14:textId="77777777" w:rsidR="00666171" w:rsidRPr="00454437" w:rsidRDefault="00666171" w:rsidP="00666171">
                             <w:pPr>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="240" w:lineRule="atLeast"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="16"/>
                                 <w:szCs w:val="16"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A8238D">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:bCs/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>(填</w:t>
                             </w:r>
                             <w:r w:rsidR="00686ED6" w:rsidRPr="00A8238D">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -9752,110 +9707,110 @@
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>範例)</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="文字方塊 3" o:spid="_x0000_s1076" type="#_x0000_t202" style="position:absolute;margin-left:450.05pt;margin-top:-792.65pt;width:113.1pt;height:67.15pt;z-index:251665920;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCxUyFDPgIAAFwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVF1u2zAMfh+wOwh6X5zfNjXiFF26DAO6&#10;H6DbAWRZtoXJoiYpsbMLFNgBuucdYAfYgdpzjJLTNNveiulBIE3qI/mR9OK8axTZCusk6IyOBkNK&#10;hOZQSF1l9NPH9Ys5Jc4zXTAFWmR0Jxw9Xz5/tmhNKsZQgyqEJQiiXdqajNbemzRJHK9Fw9wAjNBo&#10;LME2zKNqq6SwrEX0RiXj4fAkacEWxgIXzuHXy95IlxG/LAX378vSCU9URjE3H28b7zzcyXLB0soy&#10;U0u+T4M9IYuGSY1BD1CXzDOysfIfqEZyCw5KP+DQJFCWkotYA1YzGv5VzXXNjIi1IDnOHGhy/w+W&#10;v9t+sEQWGZ1QolmDLbq/vbn7+f3+9tfdj29kEhhqjUvR8dqgq+9eQoedjtU6cwX8syMaVjXTlbiw&#10;FtpasAIzHIWXydHTHscFkLx9CwWGYhsPEagrbRPoQ0IIomOndofuiM4THkJOJyeTUzRxtM1n4/lw&#10;FkOw9OG1sc6/FtCQIGTUYvcjOtteOR+yYemDSwjmQMliLZWKiq3ylbJky3BS1vHs0f9wU5q0GT2b&#10;jWc9AU+AaKTHkVeywSqG4YQ4LA20vdJFlD2TqpcxZaX3PAbqehJ9l3exaaN5eBxIzqHYIbMW+hHH&#10;lUShBvuVkhbHO6Puy4ZZQYl6o7E7Z6PpNOxDVKaz0zEq9tiSH1uY5giVUU9JL658v0MbY2VVY6R+&#10;HjRcYEdLGcl+zGqfP45w7MF+3cKOHOvR6/GnsPwNAAD//wMAUEsDBBQABgAIAAAAIQCrqgC74gAA&#10;ABABAAAPAAAAZHJzL2Rvd25yZXYueG1sTI89T8MwEIZ3JP6DdUgsqLUdSFVCnKqqQMwtLGxufE0i&#10;4nMSu03Kr8eZYLuPR+89l28m27ILDr5xpEAuBTCk0pmGKgWfH2+LNTAfNBndOkIFV/SwKW5vcp0Z&#10;N9IeL4dQsRhCPtMK6hC6jHNf1mi1X7oOKe5ObrA6xHaouBn0GMNtyxMhVtzqhuKFWne4q7H8Ppyt&#10;Aje+Xq3DXiQPXz/2fbft96ekV+r+btq+AAs4hT8YZv2oDkV0OrozGc9aBc9CyIgqWMh0nT4CmxmZ&#10;rGJ1nIdPqRTAi5z/f6T4BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhALFTIUM+AgAAXAQA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKuqALviAAAA&#10;EAEAAA8AAAAAAAAAAAAAAAAAmAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACnBQAA&#10;AAA=&#10;" strokecolor="white">
+              <v:shape w14:anchorId="22D8B18A" id="文字方塊 3" o:spid="_x0000_s1076" type="#_x0000_t202" style="position:absolute;margin-left:450.05pt;margin-top:-792.65pt;width:113.1pt;height:67.15pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjpUgoFgIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJkzY14hRdugwD&#10;ugvQ7QNkWbaFyaJGKbG7ry8lp2m2vRXzg0Ca0iF5eLi+GTrDDgq9Blvw2WTKmbISKm2bgv/4vnu3&#10;4swHYSthwKqCPyrPbzZv36x7l6s5tGAqhYxArM97V/A2BJdnmZet6oSfgFOWgjVgJwK52GQVip7Q&#10;O5PNp9PLrAesHIJU3tPfuzHINwm/rpUMX+vaq8BMwam2kE5MZxnPbLMWeYPCtVoeyxCvqKIT2lLS&#10;E9SdCILtUf8D1WmJ4KEOEwldBnWtpUo9UDez6V/dPLTCqdQLkePdiSb//2Dll8OD+4YsDO9hoAGm&#10;Jry7B/nTMwvbVthG3SJC3ypRUeJZpCzrnc+PTyPVPvcRpOw/Q0VDFvsACWiosYusUJ+M0GkAjyfS&#10;1RCYjCkXF5cXVxSSFFst56vpMqUQ+fNrhz58VNCxaBQcaagJXRzufYjViPz5Skzmwehqp41JDjbl&#10;1iA7CBLALn1H9D+uGcv6gl8v58uRgFdAdDqQko3uqItp/EZtRdo+2CrpLAhtRptKNvbIY6RuJDEM&#10;5cB0RZys4uPIawnVIzGLMCqXNo2MFvA3Zz2ptuD+116g4sx8sjSd69liEWWenMXyak4OnkfK84iw&#10;kqAKHjgbzW0YV2PvUDctZRr1YOGWJlrrRPZLVcf6SZlpBsctitI/99Otl13fPAEAAP//AwBQSwME&#10;FAAGAAgAAAAhAKuqALviAAAAEAEAAA8AAABkcnMvZG93bnJldi54bWxMjz1PwzAQhnck/oN1SCyo&#10;tR1IVUKcqqpAzC0sbG58TSLicxK7Tcqvx5lgu49H7z2XbybbsgsOvnGkQC4FMKTSmYYqBZ8fb4s1&#10;MB80Gd06QgVX9LApbm9ynRk30h4vh1CxGEI+0wrqELqMc1/WaLVfug4p7k5usDrEdqi4GfQYw23L&#10;EyFW3OqG4oVad7irsfw+nK0CN75ercNeJA9fP/Z9t+33p6RX6v5u2r4ACziFPxhm/agORXQ6ujMZ&#10;z1oFz0LIiCpYyHSdPgKbGZmsYnWch0+pFMCLnP9/pPgFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAY6VIKBYCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAq6oAu+IAAAAQAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" strokecolor="white">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="00666171" w:rsidRDefault="00666171" w:rsidP="00666171">
+                    <w:p w14:paraId="7FCB6140" w14:textId="77777777" w:rsidR="00666171" w:rsidRDefault="00666171" w:rsidP="00666171">
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="240" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:noProof/>
                         </w:rPr>
                         <w:drawing>
-                          <wp:inline distT="0" distB="0" distL="0" distR="0">
+                          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DAA8022" wp14:editId="51025B43">
                             <wp:extent cx="615315" cy="615315"/>
                             <wp:effectExtent l="0" t="0" r="0" b="0"/>
                             <wp:docPr id="4" name="圖片 4"/>
                             <wp:cNvGraphicFramePr>
                               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                             </wp:cNvGraphicFramePr>
                             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                                   <pic:nvPicPr>
                                     <pic:cNvPr id="4" name="陪產.png"/>
                                     <pic:cNvPicPr/>
                                   </pic:nvPicPr>
                                   <pic:blipFill>
                                     <a:blip r:embed="rId8">
                                       <a:extLst>
                                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                         </a:ext>
                                       </a:extLst>
                                     </a:blip>
                                     <a:stretch>
                                       <a:fillRect/>
                                     </a:stretch>
                                   </pic:blipFill>
                                   <pic:spPr>
                                     <a:xfrm>
                                       <a:off x="0" y="0"/>
                                       <a:ext cx="622196" cy="622196"/>
                                     </a:xfrm>
                                     <a:prstGeom prst="rect">
                                       <a:avLst/>
                                     </a:prstGeom>
                                   </pic:spPr>
                                 </pic:pic>
                               </a:graphicData>
                             </a:graphic>
                           </wp:inline>
                         </w:drawing>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="00666171" w:rsidRPr="00454437" w:rsidRDefault="00666171" w:rsidP="00666171">
+                    <w:p w14:paraId="385ECCBC" w14:textId="77777777" w:rsidR="00666171" w:rsidRPr="00454437" w:rsidRDefault="00666171" w:rsidP="00666171">
                       <w:pPr>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="240" w:lineRule="atLeast"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="16"/>
                           <w:szCs w:val="16"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A8238D">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>(填</w:t>
                       </w:r>
                       <w:r w:rsidR="00686ED6" w:rsidRPr="00A8238D">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
@@ -9872,51 +9827,51 @@
                           <w:b/>
                           <w:bCs/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>範例)</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00DB7DFB">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:noProof/>
           <w:color w:val="403152"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="54AD77FA" wp14:editId="64363B1E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6572250</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>68580</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="450850" cy="233680"/>
                 <wp:effectExtent l="0" t="1905" r="0" b="2540"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Text Box 1542"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="450850" cy="233680"/>
                         </a:xfrm>
@@ -9927,250 +9882,254 @@
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="005B28CF" w:rsidRDefault="00B532A7" w:rsidP="005B28CF">
+                          <w:p w14:paraId="035A6538" w14:textId="16497447" w:rsidR="005B28CF" w:rsidRDefault="00B532A7" w:rsidP="005B28CF">
                             <w:pPr>
                               <w:ind w:firstLineChars="50" w:firstLine="100"/>
                               <w:rPr>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00A8238D">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
                             <w:r w:rsidR="003E303B" w:rsidRPr="00A8238D">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>1</w:t>
                             </w:r>
-                            <w:r w:rsidR="00861B3B" w:rsidRPr="00A8238D">
+                            <w:r w:rsidR="00EC66AE">
                               <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>3</w:t>
+                              <w:t>5</w:t>
                             </w:r>
                             <w:r w:rsidR="003E303B" w:rsidRPr="00A8238D">
                               <w:rPr>
                                 <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>.0</w:t>
                             </w:r>
-                            <w:r w:rsidR="00861B3B" w:rsidRPr="00A8238D">
+                            <w:r w:rsidR="00EC66AE">
                               <w:rPr>
+                                <w:rFonts w:hint="eastAsia"/>
                                 <w:color w:val="FF0000"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>5</w:t>
+                              <w:t>9</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="005B28CF" w:rsidRPr="00C65725" w:rsidRDefault="005B28CF" w:rsidP="005B28CF">
+                          <w:p w14:paraId="3DE9BCFB" w14:textId="77777777" w:rsidR="005B28CF" w:rsidRPr="00C65725" w:rsidRDefault="005B28CF" w:rsidP="005B28CF">
                             <w:pPr>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="18000" tIns="10800" rIns="18000" bIns="10800" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Text Box 1542" o:spid="_x0000_s1077" type="#_x0000_t202" style="position:absolute;margin-left:517.5pt;margin-top:5.4pt;width:35.5pt;height:18.4pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCefwTluQIAAMMFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtunDAQfa/Uf7D8TrgsbAAtGyXLUlVK&#10;L1LSD/CCWayCTW3vQhr13zs2e0vyUrXlAdme8fGZmTOzuBm7Fu2pVEzwDPtXHkaUl6JifJvhb4+F&#10;E2OkNOEVaQWnGX6iCt8s379bDH1KA9GItqISAQhX6dBnuNG6T11XlQ3tiLoSPeVgrIXsiIat3LqV&#10;JAOgd60beN7cHYSseilKqhSc5pMRLy1+XdNSf6lrRTVqMwzctP1L+9+Yv7tckHQrSd+w8kCD/AWL&#10;jjAOj56gcqIJ2kn2BqpjpRRK1PqqFJ0r6pqV1MYA0fjeq2geGtJTGwskR/WnNKn/B1t+3n+ViFVQ&#10;O4w46aBEj3TU6E6MyI/CwCRo6FUKfg89eOoRLMbZBKv6e1F+V4iLVUP4lt5KKYaGkgoI+uame3F1&#10;wlEGZDN8EhW8RHZaWKCxlp0BhHwgQIdCPZ2KY9iUcBhGXhyBpQRTMJvNY1s8l6THy71U+gMVHTKL&#10;DEuovQUn+3ulDRmSHl3MW1wUrG1t/Vv+4gAcpxN4Gq4amyFhy/mceMk6XsehEwbztRN6ee7cFqvQ&#10;mRf+dZTP8tUq93+Zd/0wbVhVUW6eOUrLD/+sdAeRT6I4iUuJllUGzlBScrtZtRLtCUi7sJ9NOVjO&#10;bu5LGjYJEMurkPwg9O6CxCnm8bUTFmHkJNde7Hh+cpfMvTAJ8+JlSPeM038PCQ0ZTqIgmrR0Jv0q&#10;Ns9+b2Mjacc0DI+WdRmOT04kNQpc88qWVhPWTuuLVBj651RAuY+Ftno1Ep3EqsfNOPVGcuyDjaie&#10;QMFSgMJAjDD5YNEI+ROjAaZIhtWPHZEUo/YjN11geMHYmTYe7DCSl5bNpYXwEqAyrDGalis9japd&#10;L9m2gZemvuPiFjqnZlbVpsUmVod+g0lhgztMNTOKLvfW6zx7l78BAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnMr9o3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWNIBZSpNJ0AC&#10;iWMLhx2zxjTVGqdqsq3w63FPcPOzn57fV25nP4gTTrEPpCFbKRBIbbA9dRo+P15vNiBiMmTNEAg1&#10;fGOEbXV5UZrChjPVeGpSJziEYmE0uJTGQsrYOvQmrsKIxLevMHmTWE6dtJM5c7gf5FqpXHrTE39w&#10;ZsQXh+2hOXoNnVrXWa3cz7B7e643701Ku4PV+vpqfnoEkXBOf2ZY6nN1qLjTPhzJRjGwVrf3DJOW&#10;iRkWR6Zy3uw13D3kIKtS/meofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCefwTluQIA&#10;AMMFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAnMr9o&#10;3QAAAAsBAAAPAAAAAAAAAAAAAAAAABMFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;HQYAAAAA&#10;" filled="f" stroked="f">
+              <v:shape w14:anchorId="54AD77FA" id="Text Box 1542" o:spid="_x0000_s1077" type="#_x0000_t202" style="position:absolute;margin-left:517.5pt;margin-top:5.4pt;width:35.5pt;height:18.4pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAw2OL+4QEAAKgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0k7NpWo6TQ2DSEN&#10;hjT4AY7jJBaJz9y5Tcqv5+x0XYE3xIvlu3O++77vLpvraejF3iBZcKVcLnIpjNNQW9eW8tvX+zdr&#10;KSgoV6senCnlwZC83r5+tRl9YVbQQV8bFAziqBh9KbsQfJFlpDszKFqAN46LDeCgAofYZjWqkdGH&#10;Plvl+VU2AtYeQRsizt7NRblN+E1jdHhsGjJB9KVkbiGdmM4qntl2o4oWle+sPtJQ/8BiUNZx0xPU&#10;nQpK7ND+BTVYjUDQhIWGIYOmsdokDaxmmf+h5qlT3iQtbA75k030/2D15/2T/4IiTO9h4gEmEeQf&#10;QH8n4eC2U641N4gwdkbV3HgZLctGT8Xx02g1FRRBqvET1DxktQuQgKYGh+gK6xSMzgM4nEw3UxCa&#10;k28v8/UlVzSXVhcXV+s0lEwVzx97pPDBwCDipZTIM03gav9AIZJRxfOT2MvBve37NNfe/ZbghzGT&#10;yEe+M/MwVZOwNSt7F6VFMRXUB5aDMK8LrzdfOsCfUoy8KqWkHzuFRor+o4uWrPM87tYc5BxJgeeV&#10;6ryinGaoUgYp5uttmPdx59G2HXeah+Dghm1sbJL4wurIn9chKT+ubty38zi9evnBtr8AAAD//wMA&#10;UEsDBBQABgAIAAAAIQAnMr9o3QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyH&#10;yEjcWNIBZSpNJ0ACiWMLhx2zxjTVGqdqsq3w63FPcPOzn57fV25nP4gTTrEPpCFbKRBIbbA9dRo+&#10;P15vNiBiMmTNEAg1fGOEbXV5UZrChjPVeGpSJziEYmE0uJTGQsrYOvQmrsKIxLevMHmTWE6dtJM5&#10;c7gf5FqpXHrTE39wZsQXh+2hOXoNnVrXWa3cz7B7e643701Ku4PV+vpqfnoEkXBOf2ZY6nN1qLjT&#10;PhzJRjGwVrf3DJOWiRkWR6Zy3uw13D3kIKtS/meofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQAw2OL+4QEAAKgDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQAnMr9o3QAAAAsBAAAPAAAAAAAAAAAAAAAAADsEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAARQUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset=".5mm,.3mm,.5mm,.3mm">
                   <w:txbxContent>
-                    <w:p w:rsidR="005B28CF" w:rsidRDefault="00B532A7" w:rsidP="005B28CF">
+                    <w:p w14:paraId="035A6538" w14:textId="16497447" w:rsidR="005B28CF" w:rsidRDefault="00B532A7" w:rsidP="005B28CF">
                       <w:pPr>
                         <w:ind w:firstLineChars="50" w:firstLine="100"/>
                         <w:rPr>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A8238D">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>1</w:t>
                       </w:r>
                       <w:r w:rsidR="003E303B" w:rsidRPr="00A8238D">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>1</w:t>
                       </w:r>
-                      <w:r w:rsidR="00861B3B" w:rsidRPr="00A8238D">
+                      <w:r w:rsidR="00EC66AE">
                         <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t>3</w:t>
+                        <w:t>5</w:t>
                       </w:r>
                       <w:r w:rsidR="003E303B" w:rsidRPr="00A8238D">
                         <w:rPr>
                           <w:rFonts w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>.0</w:t>
                       </w:r>
-                      <w:r w:rsidR="00861B3B" w:rsidRPr="00A8238D">
+                      <w:r w:rsidR="00EC66AE">
                         <w:rPr>
+                          <w:rFonts w:hint="eastAsia"/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t>5</w:t>
+                        <w:t>9</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="005B28CF" w:rsidRPr="00C65725" w:rsidRDefault="005B28CF" w:rsidP="005B28CF">
+                    <w:p w14:paraId="3DE9BCFB" w14:textId="77777777" w:rsidR="005B28CF" w:rsidRPr="00C65725" w:rsidRDefault="005B28CF" w:rsidP="005B28CF">
                       <w:pPr>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="00332A79" w:rsidRPr="00B22E22">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="403152"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>※郵寄或送件地址：100232台北市中正區羅斯福路1段4號「勞動部勞工保險局」收</w:t>
       </w:r>
       <w:r w:rsidR="00200494" w:rsidRPr="00B22E22">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="403152"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F42E70" w:rsidRPr="00B22E22" w:rsidRDefault="00F42E70" w:rsidP="00F42E70">
+    <w:p w14:paraId="4DF1C188" w14:textId="77777777" w:rsidR="00F42E70" w:rsidRPr="00B22E22" w:rsidRDefault="00F42E70" w:rsidP="00F42E70">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1013"/>
           <w:tab w:val="left" w:pos="2221"/>
         </w:tabs>
         <w:rPr>
           <w:color w:val="403152"/>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B22E22">
         <w:rPr>
           <w:color w:val="403152"/>
           <w:sz w:val="2"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E43CA" w:rsidRPr="00B22E22" w:rsidRDefault="005522CD" w:rsidP="005522CD">
+    <w:p w14:paraId="4E9A58C5" w14:textId="77777777" w:rsidR="008E43CA" w:rsidRPr="00B22E22" w:rsidRDefault="005522CD" w:rsidP="005522CD">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:color w:val="403152"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="403152"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4946B07B" wp14:editId="37ED4410">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="margin">
                   <wp:align>top</wp:align>
                 </wp:positionV>
                 <wp:extent cx="6504940" cy="324485"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapSquare wrapText="bothSides"/>
                 <wp:docPr id="61" name="文字方塊 61"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6504940" cy="324485"/>
                         </a:xfrm>
@@ -10186,495 +10145,429 @@
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:effectLst/>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                           <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
                             <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:effectLst>
                                 <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
                                   <a:srgbClr val="808080"/>
                                 </a:outerShdw>
                               </a:effectLst>
                             </a14:hiddenEffects>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w:rsidR="005522CD" w:rsidRPr="00C33A12" w:rsidRDefault="005522CD" w:rsidP="00263FF1">
+                          <w:p w14:paraId="6ADEE908" w14:textId="77777777" w:rsidR="005522CD" w:rsidRPr="00C33A12" w:rsidRDefault="005522CD" w:rsidP="00263FF1">
                             <w:pPr>
                               <w:adjustRightInd w:val="0"/>
                               <w:snapToGrid w:val="0"/>
                               <w:spacing w:line="300" w:lineRule="exact"/>
                               <w:ind w:left="-28"/>
                               <w:jc w:val="center"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                                 <w:b/>
                                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00C33A12">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                 <w:spacing w:val="60"/>
                                 <w:sz w:val="28"/>
                                 <w:szCs w:val="28"/>
                               </w:rPr>
                               <w:t xml:space="preserve">請將「存簿封面影本」浮貼於下方 </w:t>
                             </w:r>
                             <w:r w:rsidRPr="00C33A12">
                               <w:rPr>
                                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                                 <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                                 <w:spacing w:val="60"/>
                                 <w:szCs w:val="22"/>
                               </w:rPr>
                               <w:t>(可覆蓋於說明之上)</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w:rsidR="005522CD" w:rsidRPr="006B12C8" w:rsidRDefault="005522CD"/>
+                          <w:p w14:paraId="049EB7AB" w14:textId="77777777" w:rsidR="005522CD" w:rsidRPr="006B12C8" w:rsidRDefault="005522CD"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="文字方塊 61" o:spid="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:512.2pt;height:25.55pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQADsqW5FAMAAGEGAAAOAAAAZHJzL2Uyb0RvYy54bWysVUtu2zAQ3RfoHQjuFUm2/EXkwJbtokB/&#10;QFp0TYuURVQiVZKOlBZdF+gB0nUP0AP0QMk5OqRsxU42RREZIPgZPs6beTM+v2jKAl0xpbkUMQ7P&#10;AoyYSCXlYhvjD+/X3hgjbYigpJCCxfiaaXwxe/7svK6mrCdzWVCmEIAIPa2rGOfGVFPf12nOSqLP&#10;ZMUEHGZSlcTAUm19qkgN6GXh94Jg6NdS0UrJlGkNu8v2EM8cfpax1LzNMs0MKmIMvhk3Kjdu7OjP&#10;zsl0q0iV83TvBvkPL0rCBTzaQS2JIWin+COokqdKapmZs1SWvswynjLHAdiEwQM2lzmpmOMCwdFV&#10;Fyb9dLDpm6t3CnEa42GIkSAl5Oju5vvt7593N39uf/1AsA0xqis9BdPLCoxNs5AN5Nrx1dUrmX7S&#10;SMgkJ2LL5krJOmeEgo/upn90tcXRFmRTv5YU3iI7Ix1Qk6nSBhBCggAdcnXd5Yc1BqWwORwE0SSC&#10;oxTO+r0oGg+scz6ZHm5XSpsXTJbITmKsIP8OnVy90qY1PZjYx4Rc86JwGigEquGF/gDgSbEFMadG&#10;tRRlwam1sze02m6SQqErYgXlvr0L+tis5AZkXfAyxuPOiExtYFaCugcN4UU7B/8LYcGZE2zrKawa&#10;A1O3D/ydmL5OgslqvBpHXtQbrrwoWC69+TqJvOE6HA2W/WWSLMNv1uswmuacUias4wdhh9G/CWdf&#10;Yq0kO2mfEDyJw9p9j+Pgn7rhMgWsTinN14NgFPXH3mg06HtRfxV4i/E68eZJOByOVotksXpAaeXC&#10;pJ+GVRdz65XcQdouc1ojyq1++oNJD8qCcugYvVGbyCN1ICXNR25yV6dWrRbjJDLjwP72kenQ20Ac&#10;km1XXbr23O5DBeI4CMGVkq2eto5Ms2lc5fbcA7bONpJeQ3GBW9Yb25dhkkv1BaMaelyM9ecdUQyj&#10;4qWAAp2Eka0m4xbRYARASB2fbI5PiEgBKsYGCsRNE9M20l2l+DaHl9qWIOQcijrjrt7uvQJKdgF9&#10;zJHb91zbKI/Xzur+n2H2FwAA//8DAFBLAwQUAAYACAAAACEAknLla90AAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPUUvDMBSF34X9h3AHvrmkY3NSmw4R9yCI4Dacj2lzbYrJTW2yrvrrzXzRlwuH&#10;czjnu8V6dJYN2IfWk4RsJoAh1V631EjY7zZXN8BCVKSV9YQSvjDAupxcFCrX/kQvOGxjw1IJhVxJ&#10;MDF2OeehNuhUmPkOKXnvvncqJtk3XPfqlMqd5XMhrrlTLaUFozq8N1h/bI9OwtPr4fNh8/wmDljZ&#10;djnYlXn8rqS8nI53t8AijvEvDGf8hA5lYqr8kXRgVkJ6JP7esyfmiwWwSsIyy4CXBf9PX/4AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAA7KluRQDAABhBgAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAknLla90AAAAFAQAADwAAAAAAAAAAAAAAAABu&#10;BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHgGAAAAAA==&#10;" filled="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="4946B07B" id="文字方塊 61" o:spid="_x0000_s1078" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:0;width:512.2pt;height:25.55pt;z-index:251667456;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:top;mso-position-vertical-relative:margin;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDvbZjlIgIAACMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817IdO3UEy0HqNEWB&#10;9AGk/QCKoiSiFJdd0pbSr++Skh2jvRXVgSC1y9ndmeH2dugMOyr0GmzBF7M5Z8pKqLRtCv7928Ob&#10;DWc+CFsJA1YV/Fl5frt7/Wrbu1wtoQVTKWQEYn3eu4K3Ibg8y7xsVSf8DJyyFKwBOxHoiE1WoegJ&#10;vTPZcj6/znrAyiFI5T39vR+DfJfw61rJ8KWuvQrMFJx6C2nFtJZxzXZbkTcoXKvl1Ib4hy46oS0V&#10;PUPdiyDYAfVfUJ2WCB7qMJPQZVDXWqo0A02zmP8xzVMrnEqzEDnenWny/w9Wfj4+ua/IwvAOBhIw&#10;DeHdI8gfnlnYt8I26g4R+laJigovImVZ73w+XY1U+9xHkLL/BBWJLA4BEtBQYxdZoTkZoZMAz2fS&#10;1RCYpJ/X6/nqZkUhSbGr5Wq1WacSIj/ddujDBwUdi5uCI4ma0MXx0YfYjchPKbGYhQdtTBLWWNZT&#10;has1wQvTkENlwHFEMLqKefGGx6bcG2RHEV2SvqkFf5nW6UBeNbor+OacJPJIzHtbpYJBaDPuqSlj&#10;I7hKLpw6PVE1khaGcmC6KvgyGTEGS6ieiUmE0an0smjTAv7irCeXFtz/PAhUnJmPltS4WawidSEd&#10;Vuu3BMTwMlJeRoSVBFXwQGyk7T6MT+HgUDctVRr1t3BHCtY6kfvS1aQ7OTFxPr2aaPXLc8p6edu7&#10;3wAAAP//AwBQSwMEFAAGAAgAAAAhAJJy5WvdAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj1FL&#10;wzAUhd+F/YdwB765pGNzUpsOEfcgiOA2nI9pc22KyU1tsq7668180ZcLh3M457vFenSWDdiH1pOE&#10;bCaAIdVet9RI2O82VzfAQlSklfWEEr4wwLqcXBQq1/5ELzhsY8NSCYVcSTAxdjnnoTboVJj5Dil5&#10;7753KibZN1z36pTKneVzIa65Uy2lBaM6vDdYf2yPTsLT6+HzYfP8Jg5Y2XY52JV5/K6kvJyOd7fA&#10;Io7xLwxn/IQOZWKq/JF0YFZCeiT+3rMn5osFsErCMsuAlwX/T1/+AAAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAO9tmOUiAgAAIwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAJJy5WvdAAAABQEAAA8AAAAAAAAAAAAAAAAAfAQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" filled="f" strokeweight=".5pt">
                 <v:textbox>
                   <w:txbxContent>
-                    <w:p w:rsidR="005522CD" w:rsidRPr="00C33A12" w:rsidRDefault="005522CD" w:rsidP="00263FF1">
+                    <w:p w14:paraId="6ADEE908" w14:textId="77777777" w:rsidR="005522CD" w:rsidRPr="00C33A12" w:rsidRDefault="005522CD" w:rsidP="00263FF1">
                       <w:pPr>
                         <w:adjustRightInd w:val="0"/>
                         <w:snapToGrid w:val="0"/>
                         <w:spacing w:line="300" w:lineRule="exact"/>
                         <w:ind w:left="-28"/>
                         <w:jc w:val="center"/>
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                           <w:b/>
                           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00C33A12">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                           <w:spacing w:val="60"/>
                           <w:sz w:val="28"/>
                           <w:szCs w:val="28"/>
                         </w:rPr>
                         <w:t xml:space="preserve">請將「存簿封面影本」浮貼於下方 </w:t>
                       </w:r>
                       <w:r w:rsidRPr="00C33A12">
                         <w:rPr>
                           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
                           <w:spacing w:val="60"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                         <w:t>(可覆蓋於說明之上)</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w:rsidR="005522CD" w:rsidRPr="006B12C8" w:rsidRDefault="005522CD"/>
+                    <w:p w14:paraId="049EB7AB" w14:textId="77777777" w:rsidR="005522CD" w:rsidRPr="006B12C8" w:rsidRDefault="005522CD"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin" anchory="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="009D1C29" w:rsidRPr="00B22E22">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="403152"/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>「陪產檢及陪產假」</w:t>
       </w:r>
       <w:r w:rsidR="003C1CB9" w:rsidRPr="00B22E22">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="403152"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>薪資補助說明</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F32C2" w:rsidRPr="00766B24" w:rsidRDefault="005F32C2" w:rsidP="003467AF">
+    <w:p w14:paraId="124C59A8" w14:textId="77777777" w:rsidR="005F32C2" w:rsidRPr="00766B24" w:rsidRDefault="005F32C2" w:rsidP="00A10C7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:left="510" w:hanging="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>法令依據：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F32C2" w:rsidRPr="00A8238D" w:rsidRDefault="005D5C09" w:rsidP="003467AF">
+    <w:p w14:paraId="16183E94" w14:textId="77777777" w:rsidR="005F32C2" w:rsidRPr="00A8238D" w:rsidRDefault="005D5C09" w:rsidP="00A10C7F">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>性</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8238D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>別平等</w:t>
       </w:r>
       <w:r w:rsidR="00A940DB" w:rsidRPr="00A8238D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>工作</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8238D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>法第15條規定略</w:t>
-[...21 lines deleted...]
-        <w:t>，受僱者陪伴其配偶妊娠產檢或其配偶分娩時，雇主應給予有薪「陪產檢及陪產假」7日。雇主就其中逾5日之部分得向</w:t>
+        <w:t>法第15條規定略以，受僱者陪伴其配偶妊娠產檢或其配偶分娩時，雇主應給予有薪「陪產檢及陪產假」7日。雇主就其中逾5日之部分得向</w:t>
       </w:r>
       <w:r w:rsidR="003467AF" w:rsidRPr="00A8238D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>勞動部勞工保險局</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8238D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請補助。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0087411B" w:rsidRPr="00A8238D" w:rsidRDefault="005D5C09" w:rsidP="003467AF">
+    <w:p w14:paraId="3B255E40" w14:textId="77777777" w:rsidR="0087411B" w:rsidRPr="00A8238D" w:rsidRDefault="005D5C09" w:rsidP="00A10C7F">
       <w:pPr>
         <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8238D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>性別</w:t>
       </w:r>
       <w:r w:rsidR="00A940DB" w:rsidRPr="00A8238D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>平等工作</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8238D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>法施行細則第13條規定略</w:t>
-[...21 lines deleted...]
-        <w:t>，受僱者依本法第15條規定為「陪產檢及陪產假」申請者，必要時雇主得要求其提出相關證明文件。</w:t>
+        <w:t>法施行細則第13條規定略以，受僱者依本法第15條規定為「陪產檢及陪產假」申請者，必要時雇主得要求其提出相關證明文件。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004877B1" w:rsidRPr="00A8238D" w:rsidRDefault="009A46D8" w:rsidP="003467AF">
+    <w:p w14:paraId="239D96B7" w14:textId="77777777" w:rsidR="004877B1" w:rsidRPr="00A8238D" w:rsidRDefault="009A46D8" w:rsidP="00A10C7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:left="510" w:hanging="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8238D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>適用對象及</w:t>
       </w:r>
       <w:r w:rsidR="008E43CA" w:rsidRPr="00A8238D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請資格：</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk72763680"/>
     </w:p>
-    <w:p w:rsidR="008E43CA" w:rsidRPr="00766B24" w:rsidRDefault="009A46D8" w:rsidP="003467AF">
-[...1 lines deleted...]
-        <w:spacing w:line="500" w:lineRule="exact"/>
+    <w:p w14:paraId="6FABBFAC" w14:textId="77777777" w:rsidR="008E43CA" w:rsidRPr="00766B24" w:rsidRDefault="009A46D8" w:rsidP="00A10C7F">
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:left="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A8238D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>僱用適用性別</w:t>
       </w:r>
       <w:r w:rsidR="00A940DB" w:rsidRPr="00A8238D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>平等工作</w:t>
       </w:r>
       <w:r w:rsidRPr="00A8238D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>法之</w:t>
       </w:r>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>受</w:t>
-[...21 lines deleted...]
-        <w:t>者，並給予</w:t>
+        <w:t>受僱者，並給予</w:t>
       </w:r>
       <w:r w:rsidR="005D6727" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>受僱者第6日、第7日</w:t>
       </w:r>
       <w:r w:rsidR="004C03CE" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidR="00D11108" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
@@ -10747,144 +10640,124 @@
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>薪資者，不適用本補助</w:t>
       </w:r>
       <w:r w:rsidR="004877B1" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
       <w:r w:rsidR="00244C22" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004877B1" w:rsidRPr="00766B24" w:rsidRDefault="003B45EB" w:rsidP="003467AF">
+    <w:p w14:paraId="2AE5177B" w14:textId="77777777" w:rsidR="004877B1" w:rsidRPr="00766B24" w:rsidRDefault="003B45EB" w:rsidP="00A10C7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:left="510" w:hanging="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>補</w:t>
       </w:r>
       <w:r w:rsidR="005D6727" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>助金額</w:t>
       </w:r>
       <w:r w:rsidR="00244C22" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00911D54" w:rsidRPr="00766B24" w:rsidRDefault="004877B1" w:rsidP="003467AF">
-[...1 lines deleted...]
-        <w:spacing w:line="500" w:lineRule="exact"/>
+    <w:p w14:paraId="31C29609" w14:textId="77777777" w:rsidR="00911D54" w:rsidRPr="00766B24" w:rsidRDefault="004877B1" w:rsidP="00A10C7F">
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:left="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>按雇主實際給付受</w:t>
-[...19 lines deleted...]
-        <w:t>者第</w:t>
+        <w:t>按雇主實際給付受僱者第</w:t>
       </w:r>
       <w:r w:rsidR="000C1B5E" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>日、第</w:t>
       </w:r>
       <w:r w:rsidR="000C1B5E" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
@@ -10907,283 +10780,228 @@
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidR="004C03CE" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>陪產檢及陪產假」</w:t>
       </w:r>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>薪資總額，核實發給。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00746F47" w:rsidRPr="00766B24" w:rsidRDefault="00746F47" w:rsidP="003467AF">
+    <w:p w14:paraId="1102B4A2" w14:textId="77777777" w:rsidR="00746F47" w:rsidRPr="00766B24" w:rsidRDefault="00746F47" w:rsidP="00A10C7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:left="510" w:hanging="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk72764471"/>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請流程及應備書件：</w:t>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="_Hlk72764133"/>
     </w:p>
-    <w:p w:rsidR="00746F47" w:rsidRPr="00766B24" w:rsidRDefault="00746F47" w:rsidP="003467AF">
-      <w:pPr>
+    <w:p w14:paraId="2FD86AC4" w14:textId="77777777" w:rsidR="00746F47" w:rsidRPr="00766B24" w:rsidRDefault="00746F47" w:rsidP="00DF77EC">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="38"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
-        <w:ind w:left="992" w:hanging="482"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Hlk72764489"/>
       <w:bookmarkStart w:id="6" w:name="_Hlk72766007"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>雇主於受</w:t>
-[...21 lines deleted...]
-        <w:t>畢</w:t>
+        <w:t>雇主於受僱者請畢</w:t>
       </w:r>
       <w:r w:rsidR="004C03CE" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidR="004C03CE" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>陪產檢及陪產假</w:t>
       </w:r>
       <w:r w:rsidR="007F2CFF" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>或</w:t>
-[...21 lines deleted...]
-        <w:t>前終止契約，並給予</w:t>
+        <w:t>或請畢前終止契約，並給予</w:t>
       </w:r>
       <w:r w:rsidR="004C03CE" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidR="004C03CE" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>陪產檢及陪產假</w:t>
       </w:r>
       <w:r w:rsidR="007F2CFF" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>」</w:t>
       </w:r>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>薪資後，檢附下列文件、資料，向勞保局申請本補助：</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:p w:rsidR="00172223" w:rsidRPr="00766B24" w:rsidRDefault="00746F47" w:rsidP="00172223">
+    <w:p w14:paraId="1C84B8B9" w14:textId="77777777" w:rsidR="00172223" w:rsidRPr="00766B24" w:rsidRDefault="00746F47" w:rsidP="00A10C7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:left="1253" w:hanging="261"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>申請書</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00297C92" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>（</w:t>
-[...10 lines deleted...]
-        <w:t>如申請</w:t>
+        <w:t>（如申請</w:t>
       </w:r>
       <w:r w:rsidR="004C03CE" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidR="004C03CE" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>陪產檢及陪產假」</w:t>
       </w:r>
       <w:r w:rsidR="00297C92" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
@@ -11227,73 +11045,51 @@
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>「</w:t>
       </w:r>
       <w:r w:rsidR="004C03CE" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>陪產檢及陪產假」</w:t>
       </w:r>
       <w:r w:rsidR="00297C92" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>之受</w:t>
-[...21 lines deleted...]
-        <w:t>者有2</w:t>
+        <w:t>之受僱者有2</w:t>
       </w:r>
       <w:r w:rsidR="003C18DC" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>人以上，</w:t>
       </w:r>
       <w:r w:rsidR="00A940DB" w:rsidRPr="00A8238D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>除填寫申請書外，</w:t>
       </w:r>
       <w:r w:rsidR="003C18DC" w:rsidRPr="00A8238D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
@@ -11301,773 +11097,967 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>請</w:t>
       </w:r>
       <w:r w:rsidR="00A940DB" w:rsidRPr="00A8238D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>一併</w:t>
       </w:r>
       <w:r w:rsidR="003C18DC" w:rsidRPr="00A8238D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>檢附</w:t>
       </w:r>
-      <w:bookmarkStart w:id="7" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidR="00297C92" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>受僱者名冊及</w:t>
       </w:r>
       <w:r w:rsidR="005D6727" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>每位受僱者之</w:t>
       </w:r>
       <w:r w:rsidR="00297C92" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>聲明書）</w:t>
       </w:r>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00746F47" w:rsidRPr="00766B24" w:rsidRDefault="00233269" w:rsidP="00172223">
+    <w:p w14:paraId="2AAF4AAE" w14:textId="77777777" w:rsidR="00746F47" w:rsidRPr="00766B24" w:rsidRDefault="00233269" w:rsidP="00A10C7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:left="1253" w:hanging="261"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>事業單位(或自然人雇主)</w:t>
       </w:r>
       <w:r w:rsidR="00746F47" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>名義之國內金融機構或郵局存摺封面影本。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB02D5" w:rsidRPr="00766B24" w:rsidRDefault="00CB02D5" w:rsidP="003467AF">
-      <w:pPr>
+    <w:p w14:paraId="21D0B4E7" w14:textId="77777777" w:rsidR="00CB02D5" w:rsidRPr="00766B24" w:rsidRDefault="00CB02D5" w:rsidP="00DF77EC">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="33"/>
+          <w:numId w:val="38"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Hlk72764279"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk72764279"/>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>基於審查之必要，雇主應依勞保局通知</w:t>
+        <w:t>基於審查之必要，雇主應依勞保局通知另補具相關證明文件。</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00766B24">
+    </w:p>
+    <w:p w14:paraId="5EB8C487" w14:textId="77777777" w:rsidR="00746F47" w:rsidRPr="00DF77EC" w:rsidRDefault="00297C92" w:rsidP="00DF77EC">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>另補具相關</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00766B24">
+      </w:pPr>
+      <w:r w:rsidRPr="00DF77EC">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:bCs/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>本補助經勞保局核定後，於次月底發給</w:t>
       </w:r>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w:rsidR="00746F47" w:rsidRPr="00766B24" w:rsidRDefault="00746F47" w:rsidP="003467AF">
+    <w:p w14:paraId="6A9A5C90" w14:textId="444C47F3" w:rsidR="00A10C7F" w:rsidRPr="00A10C7F" w:rsidRDefault="00A10C7F" w:rsidP="00A10C7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:left="510" w:hanging="510"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="_Hlk72764076"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r w:rsidRPr="00A10C7F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>申請期限：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5410535F" w14:textId="768AD4E9" w:rsidR="00A10C7F" w:rsidRDefault="00A10C7F" w:rsidP="00A10C7F">
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:left="510"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F34F6E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>雇主</w:t>
+      </w:r>
+      <w:r w:rsidR="00974B66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>依上開規定申請本補助，</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34F6E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>至遲應於給付受僱者</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A10C7F">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>陪產檢及陪產假</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34F6E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>之薪資後</w:t>
+      </w:r>
+      <w:r w:rsidR="00974B66">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F34F6E">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>年內辦理；逾期申請者，勞保局不予發給。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71585B3D" w14:textId="7E505358" w:rsidR="00746F47" w:rsidRPr="00766B24" w:rsidRDefault="00746F47" w:rsidP="00A10C7F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:left="510" w:hanging="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Hlk72764076"/>
-      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>注意事項：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00746F47" w:rsidRPr="00766B24" w:rsidRDefault="002C2793" w:rsidP="003467AF">
-[...1 lines deleted...]
-        <w:spacing w:line="500" w:lineRule="exact"/>
+    <w:p w14:paraId="65B11816" w14:textId="44632DA7" w:rsidR="00746F47" w:rsidRPr="00766B24" w:rsidRDefault="002C2793" w:rsidP="00A10C7F">
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:left="480"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>事業單位(或自然人雇主)</w:t>
       </w:r>
       <w:r w:rsidR="00746F47" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>有下列情形之</w:t>
-[...21 lines deleted...]
-        <w:t>者，</w:t>
+        <w:t>有下列情形之一者，</w:t>
       </w:r>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>勞保局</w:t>
       </w:r>
       <w:r w:rsidR="00746F47" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>不予發給本補助；已發給者，經撤銷或廢止後，應以書面行政處分令其限期返還：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00746F47" w:rsidRPr="00766B24" w:rsidRDefault="00746F47" w:rsidP="003467AF">
-      <w:pPr>
+    <w:p w14:paraId="55F5F79B" w14:textId="74F3E9B0" w:rsidR="00746F47" w:rsidRPr="00766B24" w:rsidRDefault="00746F47" w:rsidP="00DF77EC">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="39"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
-        <w:ind w:left="992" w:hanging="482"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>不實申領</w:t>
-[...10 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>不實申領。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00746F47" w:rsidRPr="00766B24" w:rsidRDefault="00746F47" w:rsidP="003467AF">
-      <w:pPr>
+    <w:p w14:paraId="5828D990" w14:textId="5EE37DBC" w:rsidR="00746F47" w:rsidRPr="00766B24" w:rsidRDefault="00746F47" w:rsidP="00DF77EC">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="39"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
-        <w:ind w:left="992" w:hanging="482"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>規避、妨礙或拒絕查對。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00746F47" w:rsidRPr="00766B24" w:rsidRDefault="005D6727" w:rsidP="003467AF">
-      <w:pPr>
+    <w:p w14:paraId="322F4480" w14:textId="6E122976" w:rsidR="00746F47" w:rsidRPr="00766B24" w:rsidRDefault="005F0A7B" w:rsidP="00DF77EC">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="31"/>
+          <w:numId w:val="39"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
-        <w:ind w:left="992" w:hanging="482"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00766B24">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52086DFA" wp14:editId="64976ABB">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>6358255</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>141605</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="482600" cy="482600"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="10" name="圖片 10"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 8"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId9">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="482600" cy="482600"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="005D6727" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>其他違反</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00236022" w:rsidRPr="00766B24">
+      <w:r w:rsidR="00DF72F8" w:rsidRPr="00DF72F8">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>產檢假與</w:t>
-[...20 lines deleted...]
-        <w:t>補助</w:t>
+        <w:t>友善育兒職場婚孕產假薪資補助要點</w:t>
       </w:r>
       <w:r w:rsidR="00746F47" w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>要點之規定。</w:t>
+        <w:t>之規定。</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w:rsidR="006A50A7" w:rsidRPr="00766B24" w:rsidRDefault="00992AC7" w:rsidP="003467AF">
+    <w:p w14:paraId="0A034937" w14:textId="37456D1C" w:rsidR="00057D73" w:rsidRDefault="00992AC7" w:rsidP="00A10C7F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:left="510" w:hanging="510"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00766B24">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>相關資訊請至勞動部網站(</w:t>
+        <w:t>相關資訊請</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00766B24">
+      <w:r w:rsidR="00057D73">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>)</w:t>
+        <w:t>參考：</w:t>
       </w:r>
-      <w:r w:rsidR="003279D8" w:rsidRPr="00766B24">
+    </w:p>
+    <w:p w14:paraId="01473C4E" w14:textId="7F89434D" w:rsidR="00057D73" w:rsidRDefault="00992AC7" w:rsidP="00DF77EC">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00057D73">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
+          <w:bCs/>
+          <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>勞動部網站</w:t>
+      </w:r>
+      <w:r w:rsidR="003279D8" w:rsidRPr="00057D73">
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>「業務專區」項下「</w:t>
       </w:r>
-      <w:r w:rsidR="00B848BA" w:rsidRPr="00946FBD">
+      <w:r w:rsidR="00B848BA" w:rsidRPr="00057D73">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>勞動條件、就業平等</w:t>
       </w:r>
-      <w:r w:rsidR="003279D8" w:rsidRPr="00766B24">
+      <w:r w:rsidR="003279D8" w:rsidRPr="00057D73">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>」內之「建構友善生養職場」</w:t>
       </w:r>
-      <w:r w:rsidRPr="00766B24">
+      <w:r w:rsidR="00057D73">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>或勞保局全球資訊網(</w:t>
+        <w:t>。</w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00766B24">
+    </w:p>
+    <w:p w14:paraId="5A63BE83" w14:textId="180BBD02" w:rsidR="006A50A7" w:rsidRPr="00057D73" w:rsidRDefault="005F0A7B" w:rsidP="00DF77EC">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:leftChars="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>)</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06868713" wp14:editId="320E0A36">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>6383655</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>144145</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="444500" cy="444500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="8" name="圖片 8"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 6"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="444500" cy="444500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
-      <w:r w:rsidR="00D16344" w:rsidRPr="00766B24">
+      <w:r w:rsidR="00992AC7" w:rsidRPr="00057D73">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>「業務專區」項下「建構友善生養</w:t>
+        <w:t>勞保局全球資訊網</w:t>
       </w:r>
-      <w:r w:rsidR="000F1CB1" w:rsidRPr="00766B24">
+      <w:r w:rsidR="00D16344" w:rsidRPr="00057D73">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>職場</w:t>
+        <w:t>「業務專區」項下「</w:t>
       </w:r>
-      <w:r w:rsidR="00D63ED9" w:rsidRPr="00766B24">
+      <w:r w:rsidR="00E9148D" w:rsidRPr="00E9148D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>－</w:t>
+        <w:t>友善職場婚孕產育兒</w:t>
       </w:r>
-      <w:r w:rsidR="00D16344" w:rsidRPr="00766B24">
+      <w:r w:rsidR="00D16344" w:rsidRPr="00057D73">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>薪資補助」內之「</w:t>
+        <w:t>」</w:t>
       </w:r>
-      <w:r w:rsidR="00D11108" w:rsidRPr="00766B24">
+      <w:r w:rsidR="00E9148D">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>陪產檢及陪產假</w:t>
+        <w:t>查詢，</w:t>
       </w:r>
-      <w:r w:rsidR="00D16344" w:rsidRPr="00766B24">
+      <w:r w:rsidR="003D5E8F">
         <w:rPr>
-          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
+          <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>薪資補助」</w:t>
+        <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00766B24">
+      <w:r w:rsidR="00992AC7" w:rsidRPr="00057D73">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-          <w:b/>
           <w:bCs/>
           <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>查詢，或洽勞保局電話(02)23961266。</w:t>
+        <w:t>或洽勞保局電話(02)23961266。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006A50A7" w:rsidRPr="00766B24" w:rsidSect="003B45EB">
+    <w:sectPr w:rsidR="006A50A7" w:rsidRPr="00057D73" w:rsidSect="003B45EB">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="284" w:right="567" w:bottom="284" w:left="567" w:header="113" w:footer="0" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00712703" w:rsidRDefault="00712703" w:rsidP="00F667CF">
+    <w:p w14:paraId="1A2F68D7" w14:textId="77777777" w:rsidR="003F618F" w:rsidRDefault="003F618F" w:rsidP="00F667CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00712703" w:rsidRDefault="00712703" w:rsidP="00F667CF">
+    <w:p w14:paraId="5036E02F" w14:textId="77777777" w:rsidR="003F618F" w:rsidRDefault="003F618F" w:rsidP="00F667CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="標楷體">
+    <w:panose1 w:val="03000509000000000000"/>
+    <w:charset w:val="88"/>
+    <w:family w:val="script"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DFKaiShu-SB-Estd-BF">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="08080000" w:usb2="00000010" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00712703" w:rsidRDefault="00712703" w:rsidP="00F667CF">
+    <w:p w14:paraId="7356A0E0" w14:textId="77777777" w:rsidR="003F618F" w:rsidRDefault="003F618F" w:rsidP="00F667CF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00712703" w:rsidRDefault="00712703" w:rsidP="00F667CF">
+    <w:p w14:paraId="45250A34" w14:textId="77777777" w:rsidR="003F618F" w:rsidRDefault="003F618F" w:rsidP="00F667CF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03F326FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="838027DC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1410" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -12111,50 +12101,142 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4290" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4770" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5250" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03F44566"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="184C7DD2"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="930" w:hanging="420"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1950" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2430" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2910" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3390" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3870" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4350" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4830" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="06C3078E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C03A1DB6"/>
     <w:lvl w:ilvl="0" w:tplc="20CEE238">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="828" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1308" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -12199,51 +12281,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3708" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4188" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4668" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0702094F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="838027DC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1410" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12285,51 +12367,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4290" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4770" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5250" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09E42DDA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C381EF8"/>
     <w:lvl w:ilvl="0" w:tplc="4F805DDA">
       <w:start w:val="4"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="555" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1015" w:hanging="480"/>
       </w:pPr>
@@ -12376,71 +12458,71 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3415" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3895" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4375" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B7C3F72"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8F88D4DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="300"/>
         </w:tabs>
         <w:ind w:left="300" w:hanging="300"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BC77709"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="184C7DD2"/>
     <w:lvl w:ilvl="0" w:tplc="52B8C762">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="930" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1470" w:hanging="480"/>
@@ -12488,71 +12570,160 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3870" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4350" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4830" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F141FC3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C8CA2EA"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="990" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1950" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2430" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2910" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3390" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3870" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4350" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4830" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12416E35"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="8DF6A90C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="240"/>
         </w:tabs>
         <w:ind w:left="240" w:hanging="240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12730298"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4D4A9936"/>
     <w:lvl w:ilvl="0" w:tplc="2C0AE64E">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -12598,51 +12769,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B1D63E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="742073F2"/>
     <w:lvl w:ilvl="0" w:tplc="9D0680AE">
       <w:start w:val="4"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="75" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
@@ -12689,51 +12860,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20EF2BB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BD872C4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1472" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1952" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12775,51 +12946,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4352" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4832" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2116118C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D5C811C2"/>
     <w:lvl w:ilvl="0" w:tplc="4F8C36D0">
       <w:start w:val="3"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="75" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
@@ -12866,51 +13037,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22957487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3F7288A4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1472" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1952" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -12952,51 +13123,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4352" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4832" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5312" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2945040D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C8CA2EA"/>
     <w:lvl w:ilvl="0" w:tplc="773A46CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="990" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1470" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -13041,51 +13212,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3870" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4350" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4830" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34BE1596"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74F8EF8A"/>
     <w:lvl w:ilvl="0" w:tplc="52B8C762">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="930" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FF761C98">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1470" w:hanging="480"/>
@@ -13137,51 +13308,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3870" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4350" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4830" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3598550D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1BA011C2"/>
     <w:lvl w:ilvl="0" w:tplc="20CEE238">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="828" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1308" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -13226,51 +13397,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3708" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4188" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4668" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3BE50E28"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="34225038"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13367,51 +13538,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4776"/>
         </w:tabs>
         <w:ind w:left="4394" w:hanging="1418"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5562"/>
         </w:tabs>
         <w:ind w:left="5102" w:hanging="1700"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44830DB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="184C7DD2"/>
     <w:lvl w:ilvl="0" w:tplc="52B8C762">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="930" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1470" w:hanging="480"/>
@@ -13459,51 +13630,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3870" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4350" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4830" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47BE191C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A507F2A"/>
     <w:lvl w:ilvl="0" w:tplc="D47AFB98">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
@@ -13550,51 +13721,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B1B7F25"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="213C3E66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13690,51 +13861,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4776"/>
         </w:tabs>
         <w:ind w:left="4394" w:hanging="1418"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5562"/>
         </w:tabs>
         <w:ind w:left="5102" w:hanging="1700"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4F6938F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="97C022A8"/>
     <w:lvl w:ilvl="0" w:tplc="4EEACAC8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val="Q%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
@@ -13782,51 +13953,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5135129F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B6BE1720"/>
     <w:lvl w:ilvl="0" w:tplc="B8E4811C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1295" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1895" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -13871,51 +14042,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4295" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4775" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5255" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="537A480F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C8CA2EA"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="990" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1950" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2430" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2910" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3390" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3870" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4350" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4830" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="548E0B3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="184C7DD2"/>
     <w:lvl w:ilvl="0" w:tplc="52B8C762">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="930" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1470" w:hanging="480"/>
@@ -13963,51 +14223,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3870" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4350" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4830" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B256846"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C8CA2EA"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="990" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1470" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1950" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2430" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2910" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3390" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3870" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4350" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4830" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D986B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0562ECFC"/>
     <w:lvl w:ilvl="0" w:tplc="21563AC6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:color w:val="403152" w:themeColor="accent4" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14049,51 +14398,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4290" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4770" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5250" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DBF35CC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="34225038"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14190,51 +14539,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4776"/>
         </w:tabs>
         <w:ind w:left="4394" w:hanging="1418"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5562"/>
         </w:tabs>
         <w:ind w:left="5102" w:hanging="1700"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61DD265C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8E36474E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -14276,51 +14625,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62243929"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="184C7DD2"/>
     <w:lvl w:ilvl="0" w:tplc="52B8C762">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="930" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1470" w:hanging="480"/>
@@ -14368,51 +14717,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3870" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4350" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4830" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6621484B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77D0EEB2"/>
     <w:lvl w:ilvl="0" w:tplc="EE723BFA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="915" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1515" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14457,51 +14806,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3915" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4395" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4875" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="680A08C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ED0A3544"/>
     <w:lvl w:ilvl="0" w:tplc="A4C8FCEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="75" w:hanging="500"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="535" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14546,51 +14895,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2935" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3415" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3895" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6883305A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="34225038"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14687,51 +15036,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4776"/>
         </w:tabs>
         <w:ind w:left="4394" w:hanging="1418"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5562"/>
         </w:tabs>
         <w:ind w:left="5102" w:hanging="1700"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C93226E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1C2056D0"/>
     <w:lvl w:ilvl="0" w:tplc="3FDAD774">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14776,51 +15125,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E9355AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96AE1E00"/>
     <w:lvl w:ilvl="0" w:tplc="3B70B9A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="504" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14865,51 +15214,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71436927"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D1089F22"/>
     <w:lvl w:ilvl="0" w:tplc="618005B6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14954,51 +15303,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71CF5DF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="757452FA"/>
     <w:lvl w:ilvl="0" w:tplc="F64EACEE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalFullWidth"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1410" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1890" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15043,51 +15392,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4290" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4770" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5250" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73C17B52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A5DA0D4A"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -15129,51 +15478,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B610D22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2800F8A4"/>
     <w:lvl w:ilvl="0" w:tplc="C02496C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15218,51 +15567,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E5D0107"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="57EE9DD2"/>
     <w:lvl w:ilvl="0" w:tplc="DEB08EB0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="970" w:hanging="408"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1522" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -15307,299 +15656,318 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3922" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4402" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4882" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1714231708">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="942881037">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="494415957">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="72169208">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="411389668">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1887721644">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="338579889">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1279216447">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="998995121">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1232425704">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1870989370">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="434449161">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1304432601">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="846599123">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="15" w16cid:durableId="2138713887">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="64497294">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1585605243">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="220217665">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1071924992">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="2101413654">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1792817648">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1727027219">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1662811638">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="564801200">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="976841507">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="706760421">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="27" w16cid:durableId="1280913916">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="28" w16cid:durableId="2124029375">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1895655421">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="575700113">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="241717083">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="164251937">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="255133366">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1185250445">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1316952627">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1300191131">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="762383578">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="584149760">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="849298370">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="5">
-[...44 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="40" w16cid:durableId="1115444559">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...46 lines deleted...]
-    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="4"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="90"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="50"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" fill="f" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fill="f" fillcolor="white">
       <v:fill color="white" on="f"/>
       <v:stroke dashstyle="1 1" weight="1pt"/>
       <o:colormru v:ext="edit" colors="blue"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E31CEA"/>
     <w:rsid w:val="00002F20"/>
     <w:rsid w:val="00006EFB"/>
     <w:rsid w:val="00007311"/>
     <w:rsid w:val="0001228E"/>
     <w:rsid w:val="000126F4"/>
     <w:rsid w:val="00012AAF"/>
     <w:rsid w:val="00013DC7"/>
     <w:rsid w:val="000157B6"/>
     <w:rsid w:val="000175D9"/>
+    <w:rsid w:val="00022DF2"/>
     <w:rsid w:val="0002510A"/>
     <w:rsid w:val="00033ABE"/>
     <w:rsid w:val="00034FD5"/>
     <w:rsid w:val="0003526A"/>
     <w:rsid w:val="00040F17"/>
     <w:rsid w:val="00042358"/>
     <w:rsid w:val="00044957"/>
     <w:rsid w:val="00050BB2"/>
     <w:rsid w:val="00050D3D"/>
     <w:rsid w:val="00051542"/>
     <w:rsid w:val="00054D33"/>
+    <w:rsid w:val="00056F28"/>
+    <w:rsid w:val="0005754A"/>
+    <w:rsid w:val="00057D73"/>
     <w:rsid w:val="0006103F"/>
     <w:rsid w:val="0007456D"/>
     <w:rsid w:val="00074CFB"/>
     <w:rsid w:val="00074F75"/>
     <w:rsid w:val="00081ABF"/>
     <w:rsid w:val="000873B1"/>
     <w:rsid w:val="0009466C"/>
     <w:rsid w:val="000A08A1"/>
     <w:rsid w:val="000A326E"/>
     <w:rsid w:val="000A4BC6"/>
+    <w:rsid w:val="000A7FD7"/>
     <w:rsid w:val="000B09B7"/>
     <w:rsid w:val="000B3718"/>
     <w:rsid w:val="000C1B5E"/>
     <w:rsid w:val="000C4A51"/>
     <w:rsid w:val="000D07F8"/>
     <w:rsid w:val="000D0BF2"/>
     <w:rsid w:val="000E5617"/>
     <w:rsid w:val="000E57B0"/>
     <w:rsid w:val="000F147A"/>
     <w:rsid w:val="000F1CB1"/>
     <w:rsid w:val="000F20D7"/>
     <w:rsid w:val="001002A1"/>
     <w:rsid w:val="0011096C"/>
     <w:rsid w:val="00111FCD"/>
     <w:rsid w:val="00120C19"/>
     <w:rsid w:val="00122F76"/>
     <w:rsid w:val="001241C3"/>
     <w:rsid w:val="00127EAF"/>
     <w:rsid w:val="00130FAB"/>
     <w:rsid w:val="00136DCC"/>
     <w:rsid w:val="0014025C"/>
     <w:rsid w:val="00141E3D"/>
     <w:rsid w:val="00146C16"/>
     <w:rsid w:val="00152088"/>
     <w:rsid w:val="00152F1B"/>
     <w:rsid w:val="00153829"/>
     <w:rsid w:val="00157B10"/>
     <w:rsid w:val="00165F18"/>
     <w:rsid w:val="001668A3"/>
     <w:rsid w:val="00170DAD"/>
     <w:rsid w:val="0017110D"/>
     <w:rsid w:val="00172223"/>
     <w:rsid w:val="001729E0"/>
     <w:rsid w:val="001739F6"/>
+    <w:rsid w:val="0017665D"/>
     <w:rsid w:val="00182E5D"/>
     <w:rsid w:val="001851D1"/>
     <w:rsid w:val="001852E9"/>
     <w:rsid w:val="00185B98"/>
     <w:rsid w:val="001944C0"/>
     <w:rsid w:val="001A6AB9"/>
     <w:rsid w:val="001B2731"/>
     <w:rsid w:val="001B6A4E"/>
     <w:rsid w:val="001C06D0"/>
+    <w:rsid w:val="001C1629"/>
     <w:rsid w:val="001C654F"/>
     <w:rsid w:val="001D0C46"/>
     <w:rsid w:val="001D1FE8"/>
     <w:rsid w:val="001D3CE3"/>
     <w:rsid w:val="001F7024"/>
     <w:rsid w:val="00200494"/>
     <w:rsid w:val="002011ED"/>
     <w:rsid w:val="0020356A"/>
     <w:rsid w:val="00203EBD"/>
     <w:rsid w:val="0021041C"/>
     <w:rsid w:val="00211219"/>
     <w:rsid w:val="00214914"/>
     <w:rsid w:val="00216FDE"/>
     <w:rsid w:val="002204EF"/>
     <w:rsid w:val="002208FB"/>
     <w:rsid w:val="002221F1"/>
     <w:rsid w:val="00222A51"/>
     <w:rsid w:val="0022449A"/>
     <w:rsid w:val="0022577D"/>
     <w:rsid w:val="00230725"/>
     <w:rsid w:val="00230EB7"/>
     <w:rsid w:val="00233269"/>
+    <w:rsid w:val="0023411E"/>
     <w:rsid w:val="0023413B"/>
     <w:rsid w:val="00236022"/>
     <w:rsid w:val="00243770"/>
     <w:rsid w:val="00244C22"/>
     <w:rsid w:val="0024576A"/>
     <w:rsid w:val="00251F3B"/>
     <w:rsid w:val="002520FA"/>
     <w:rsid w:val="0025516B"/>
     <w:rsid w:val="00262BBF"/>
     <w:rsid w:val="00263FF1"/>
     <w:rsid w:val="00266521"/>
     <w:rsid w:val="00267A8F"/>
     <w:rsid w:val="00272252"/>
     <w:rsid w:val="00273D1E"/>
     <w:rsid w:val="00276636"/>
     <w:rsid w:val="002858BD"/>
     <w:rsid w:val="002936D5"/>
     <w:rsid w:val="0029582A"/>
     <w:rsid w:val="0029616C"/>
     <w:rsid w:val="00297C92"/>
     <w:rsid w:val="002A1214"/>
     <w:rsid w:val="002A25B6"/>
     <w:rsid w:val="002A2E57"/>
     <w:rsid w:val="002A45B9"/>
     <w:rsid w:val="002A4C32"/>
@@ -15646,408 +16014,433 @@
     <w:rsid w:val="003567CE"/>
     <w:rsid w:val="00361EB1"/>
     <w:rsid w:val="00362A15"/>
     <w:rsid w:val="00366A29"/>
     <w:rsid w:val="00370580"/>
     <w:rsid w:val="00370F78"/>
     <w:rsid w:val="0037795B"/>
     <w:rsid w:val="00381EA3"/>
     <w:rsid w:val="003879FB"/>
     <w:rsid w:val="00387CEA"/>
     <w:rsid w:val="00392C9B"/>
     <w:rsid w:val="00396E13"/>
     <w:rsid w:val="00397A02"/>
     <w:rsid w:val="003A4720"/>
     <w:rsid w:val="003A4B1D"/>
     <w:rsid w:val="003A68E0"/>
     <w:rsid w:val="003A7251"/>
     <w:rsid w:val="003B2A7E"/>
     <w:rsid w:val="003B45EB"/>
     <w:rsid w:val="003B4AC1"/>
     <w:rsid w:val="003C18DC"/>
     <w:rsid w:val="003C1CB9"/>
     <w:rsid w:val="003C4FBB"/>
     <w:rsid w:val="003D3EB9"/>
     <w:rsid w:val="003D431D"/>
+    <w:rsid w:val="003D5E8F"/>
     <w:rsid w:val="003E1E7E"/>
     <w:rsid w:val="003E2F70"/>
     <w:rsid w:val="003E303B"/>
     <w:rsid w:val="003E3A51"/>
     <w:rsid w:val="003E59C4"/>
     <w:rsid w:val="003E5DE9"/>
     <w:rsid w:val="003F455C"/>
     <w:rsid w:val="003F5C62"/>
+    <w:rsid w:val="003F618F"/>
     <w:rsid w:val="0040088D"/>
     <w:rsid w:val="00401842"/>
     <w:rsid w:val="004026AC"/>
     <w:rsid w:val="00405591"/>
     <w:rsid w:val="004166D1"/>
+    <w:rsid w:val="004240DF"/>
     <w:rsid w:val="00425517"/>
     <w:rsid w:val="00427CCD"/>
     <w:rsid w:val="00427E9E"/>
     <w:rsid w:val="00430741"/>
     <w:rsid w:val="00430E43"/>
     <w:rsid w:val="004340FA"/>
     <w:rsid w:val="00434FD3"/>
     <w:rsid w:val="004367F6"/>
     <w:rsid w:val="0044058A"/>
     <w:rsid w:val="0044548A"/>
+    <w:rsid w:val="00445CDB"/>
     <w:rsid w:val="00446F97"/>
     <w:rsid w:val="00450B4B"/>
     <w:rsid w:val="0045491C"/>
     <w:rsid w:val="00454C9E"/>
     <w:rsid w:val="00461C75"/>
     <w:rsid w:val="00463366"/>
     <w:rsid w:val="00463942"/>
     <w:rsid w:val="00465644"/>
     <w:rsid w:val="0047268E"/>
     <w:rsid w:val="0047426B"/>
     <w:rsid w:val="00485101"/>
     <w:rsid w:val="004877B1"/>
     <w:rsid w:val="00491AC5"/>
     <w:rsid w:val="00497A2E"/>
     <w:rsid w:val="00497EBB"/>
     <w:rsid w:val="004A02F3"/>
     <w:rsid w:val="004A78A7"/>
     <w:rsid w:val="004B00CF"/>
     <w:rsid w:val="004B1A21"/>
     <w:rsid w:val="004B3114"/>
     <w:rsid w:val="004C03CE"/>
     <w:rsid w:val="004C1880"/>
     <w:rsid w:val="004C447D"/>
     <w:rsid w:val="004C5CF6"/>
     <w:rsid w:val="004C6653"/>
     <w:rsid w:val="004C70F1"/>
     <w:rsid w:val="004D7632"/>
     <w:rsid w:val="004E2611"/>
     <w:rsid w:val="004E6224"/>
     <w:rsid w:val="004F21CC"/>
     <w:rsid w:val="004F23CA"/>
     <w:rsid w:val="004F3E78"/>
     <w:rsid w:val="004F5E1F"/>
     <w:rsid w:val="004F6D0E"/>
     <w:rsid w:val="005011CF"/>
     <w:rsid w:val="005029E8"/>
     <w:rsid w:val="0050581C"/>
     <w:rsid w:val="00507E9E"/>
     <w:rsid w:val="00510D1A"/>
     <w:rsid w:val="00514760"/>
     <w:rsid w:val="00521A65"/>
     <w:rsid w:val="00522FF2"/>
     <w:rsid w:val="005348D6"/>
+    <w:rsid w:val="00535633"/>
     <w:rsid w:val="005413B6"/>
     <w:rsid w:val="005522CD"/>
     <w:rsid w:val="00554C09"/>
     <w:rsid w:val="0055564C"/>
     <w:rsid w:val="00555F6F"/>
     <w:rsid w:val="0055727F"/>
     <w:rsid w:val="0056311E"/>
     <w:rsid w:val="0057156F"/>
+    <w:rsid w:val="005750F4"/>
     <w:rsid w:val="005778DD"/>
     <w:rsid w:val="00590FA5"/>
     <w:rsid w:val="005950D9"/>
     <w:rsid w:val="00595FA9"/>
+    <w:rsid w:val="005A0060"/>
     <w:rsid w:val="005A0B0E"/>
     <w:rsid w:val="005A245B"/>
     <w:rsid w:val="005A5546"/>
     <w:rsid w:val="005A6BC0"/>
     <w:rsid w:val="005B1225"/>
+    <w:rsid w:val="005B1246"/>
     <w:rsid w:val="005B16EB"/>
     <w:rsid w:val="005B28CF"/>
     <w:rsid w:val="005B3779"/>
     <w:rsid w:val="005C1F71"/>
     <w:rsid w:val="005C38A6"/>
     <w:rsid w:val="005C3C18"/>
     <w:rsid w:val="005C5CD5"/>
     <w:rsid w:val="005C62B2"/>
     <w:rsid w:val="005C6E1C"/>
     <w:rsid w:val="005D5C09"/>
     <w:rsid w:val="005D6727"/>
     <w:rsid w:val="005D72CF"/>
     <w:rsid w:val="005E1C87"/>
     <w:rsid w:val="005E3DF5"/>
+    <w:rsid w:val="005F0A7B"/>
     <w:rsid w:val="005F11B7"/>
     <w:rsid w:val="005F32C2"/>
     <w:rsid w:val="005F477A"/>
     <w:rsid w:val="00607AB2"/>
     <w:rsid w:val="00612A60"/>
     <w:rsid w:val="0061476B"/>
     <w:rsid w:val="00617E3F"/>
     <w:rsid w:val="00617EC3"/>
     <w:rsid w:val="00617F97"/>
     <w:rsid w:val="00624B48"/>
     <w:rsid w:val="00627B17"/>
     <w:rsid w:val="00633915"/>
     <w:rsid w:val="00634C96"/>
     <w:rsid w:val="0064064C"/>
     <w:rsid w:val="00642E88"/>
     <w:rsid w:val="0064340F"/>
     <w:rsid w:val="00666171"/>
     <w:rsid w:val="006706B5"/>
     <w:rsid w:val="00676115"/>
     <w:rsid w:val="00677C8B"/>
+    <w:rsid w:val="0068032F"/>
     <w:rsid w:val="0068208C"/>
     <w:rsid w:val="006827C2"/>
     <w:rsid w:val="00685AFE"/>
     <w:rsid w:val="00686ED6"/>
     <w:rsid w:val="00690B5C"/>
     <w:rsid w:val="00692299"/>
     <w:rsid w:val="006944D5"/>
     <w:rsid w:val="00696C4C"/>
     <w:rsid w:val="006A50A7"/>
     <w:rsid w:val="006B5451"/>
     <w:rsid w:val="006D1E86"/>
     <w:rsid w:val="006D27F9"/>
     <w:rsid w:val="006D5232"/>
     <w:rsid w:val="006D56BB"/>
     <w:rsid w:val="006E590A"/>
     <w:rsid w:val="006F00B7"/>
     <w:rsid w:val="006F23E4"/>
     <w:rsid w:val="006F2EFD"/>
     <w:rsid w:val="006F4D6E"/>
     <w:rsid w:val="0070119C"/>
     <w:rsid w:val="00703D67"/>
     <w:rsid w:val="00712703"/>
     <w:rsid w:val="00714956"/>
     <w:rsid w:val="00730681"/>
     <w:rsid w:val="0073280F"/>
     <w:rsid w:val="00734C92"/>
+    <w:rsid w:val="00740061"/>
     <w:rsid w:val="00746F47"/>
     <w:rsid w:val="00752F90"/>
     <w:rsid w:val="007562AE"/>
     <w:rsid w:val="00757900"/>
     <w:rsid w:val="00757A9C"/>
     <w:rsid w:val="00766B24"/>
     <w:rsid w:val="007677FA"/>
     <w:rsid w:val="00770056"/>
     <w:rsid w:val="007721EE"/>
     <w:rsid w:val="007722D1"/>
     <w:rsid w:val="00774281"/>
     <w:rsid w:val="0077674B"/>
     <w:rsid w:val="00777B48"/>
     <w:rsid w:val="00784F7F"/>
     <w:rsid w:val="00785919"/>
     <w:rsid w:val="00787112"/>
     <w:rsid w:val="00790FEF"/>
     <w:rsid w:val="00792B4A"/>
     <w:rsid w:val="00792CB8"/>
     <w:rsid w:val="007937C8"/>
     <w:rsid w:val="0079426D"/>
     <w:rsid w:val="007A1F99"/>
     <w:rsid w:val="007A3223"/>
     <w:rsid w:val="007A43D3"/>
     <w:rsid w:val="007A50C7"/>
     <w:rsid w:val="007B78DB"/>
     <w:rsid w:val="007C02D1"/>
     <w:rsid w:val="007C406A"/>
     <w:rsid w:val="007C5428"/>
     <w:rsid w:val="007C6D0A"/>
+    <w:rsid w:val="007D07BC"/>
     <w:rsid w:val="007D0EE6"/>
     <w:rsid w:val="007D110E"/>
     <w:rsid w:val="007D1F0A"/>
     <w:rsid w:val="007D52FD"/>
     <w:rsid w:val="007D579B"/>
     <w:rsid w:val="007E2BD3"/>
     <w:rsid w:val="007E38FF"/>
     <w:rsid w:val="007E50AE"/>
     <w:rsid w:val="007E5F24"/>
     <w:rsid w:val="007E7DA1"/>
     <w:rsid w:val="007F2995"/>
     <w:rsid w:val="007F2CFF"/>
     <w:rsid w:val="00802F21"/>
     <w:rsid w:val="008033F8"/>
     <w:rsid w:val="00805ACD"/>
     <w:rsid w:val="00810511"/>
     <w:rsid w:val="00810927"/>
     <w:rsid w:val="00813AAB"/>
     <w:rsid w:val="00826C02"/>
     <w:rsid w:val="00827A45"/>
     <w:rsid w:val="0083159A"/>
     <w:rsid w:val="00831CAD"/>
+    <w:rsid w:val="00841D58"/>
     <w:rsid w:val="00842D85"/>
     <w:rsid w:val="00844A2E"/>
     <w:rsid w:val="00846D4D"/>
     <w:rsid w:val="00852897"/>
     <w:rsid w:val="00852BEA"/>
     <w:rsid w:val="00854B41"/>
     <w:rsid w:val="00854F2A"/>
     <w:rsid w:val="0085679D"/>
     <w:rsid w:val="00860458"/>
     <w:rsid w:val="008605A8"/>
     <w:rsid w:val="00860F3F"/>
     <w:rsid w:val="00861B3B"/>
+    <w:rsid w:val="00863014"/>
     <w:rsid w:val="008633D2"/>
     <w:rsid w:val="00866105"/>
     <w:rsid w:val="0086797F"/>
     <w:rsid w:val="00870810"/>
     <w:rsid w:val="0087278D"/>
     <w:rsid w:val="0087411B"/>
     <w:rsid w:val="008844E9"/>
     <w:rsid w:val="00890C0D"/>
     <w:rsid w:val="00891F06"/>
     <w:rsid w:val="00894FD3"/>
     <w:rsid w:val="00896996"/>
     <w:rsid w:val="00896ABB"/>
     <w:rsid w:val="008A04E4"/>
     <w:rsid w:val="008A2B55"/>
     <w:rsid w:val="008A47BF"/>
     <w:rsid w:val="008A4A78"/>
     <w:rsid w:val="008A61E6"/>
     <w:rsid w:val="008A6B88"/>
     <w:rsid w:val="008A7357"/>
     <w:rsid w:val="008B1BF2"/>
     <w:rsid w:val="008B501E"/>
     <w:rsid w:val="008B5E74"/>
     <w:rsid w:val="008C1447"/>
     <w:rsid w:val="008C21BA"/>
     <w:rsid w:val="008D1C1F"/>
     <w:rsid w:val="008D347C"/>
     <w:rsid w:val="008D451F"/>
     <w:rsid w:val="008D784D"/>
     <w:rsid w:val="008E341E"/>
     <w:rsid w:val="008E43CA"/>
     <w:rsid w:val="008E47DD"/>
     <w:rsid w:val="008E7356"/>
     <w:rsid w:val="008E7918"/>
     <w:rsid w:val="008F26B1"/>
     <w:rsid w:val="008F35B6"/>
     <w:rsid w:val="008F58A2"/>
     <w:rsid w:val="009007D9"/>
     <w:rsid w:val="00900DA3"/>
     <w:rsid w:val="0090135C"/>
+    <w:rsid w:val="00903745"/>
     <w:rsid w:val="00903FAC"/>
     <w:rsid w:val="0091133C"/>
     <w:rsid w:val="00911D54"/>
     <w:rsid w:val="00912DC2"/>
     <w:rsid w:val="00913558"/>
     <w:rsid w:val="00914FA5"/>
     <w:rsid w:val="00915B12"/>
     <w:rsid w:val="009211C2"/>
     <w:rsid w:val="0092333A"/>
     <w:rsid w:val="00926D0E"/>
     <w:rsid w:val="00931727"/>
     <w:rsid w:val="00934B89"/>
     <w:rsid w:val="009365F0"/>
     <w:rsid w:val="00937D3E"/>
     <w:rsid w:val="00941550"/>
     <w:rsid w:val="00946FBD"/>
     <w:rsid w:val="009503F5"/>
     <w:rsid w:val="009532EC"/>
     <w:rsid w:val="009542F7"/>
     <w:rsid w:val="00954339"/>
     <w:rsid w:val="00962710"/>
     <w:rsid w:val="00962B28"/>
     <w:rsid w:val="00963DC8"/>
+    <w:rsid w:val="00966BCA"/>
     <w:rsid w:val="00971906"/>
+    <w:rsid w:val="0097406C"/>
+    <w:rsid w:val="00974B66"/>
     <w:rsid w:val="00976614"/>
     <w:rsid w:val="0097769B"/>
     <w:rsid w:val="009828DD"/>
     <w:rsid w:val="00985634"/>
+    <w:rsid w:val="00991B36"/>
     <w:rsid w:val="00992AC7"/>
     <w:rsid w:val="0099306E"/>
     <w:rsid w:val="009A3344"/>
     <w:rsid w:val="009A46D8"/>
     <w:rsid w:val="009B23DD"/>
     <w:rsid w:val="009B3E60"/>
     <w:rsid w:val="009B41BA"/>
     <w:rsid w:val="009B579C"/>
     <w:rsid w:val="009C0A88"/>
     <w:rsid w:val="009C163F"/>
     <w:rsid w:val="009C61D7"/>
     <w:rsid w:val="009C6762"/>
     <w:rsid w:val="009D1C29"/>
     <w:rsid w:val="009D2006"/>
     <w:rsid w:val="009D26E8"/>
     <w:rsid w:val="009D3574"/>
     <w:rsid w:val="009D3710"/>
     <w:rsid w:val="009D7FCF"/>
     <w:rsid w:val="009E503A"/>
     <w:rsid w:val="009E588F"/>
     <w:rsid w:val="009E6993"/>
+    <w:rsid w:val="009E7C6C"/>
     <w:rsid w:val="009F2C8B"/>
     <w:rsid w:val="009F5C61"/>
     <w:rsid w:val="009F7C31"/>
     <w:rsid w:val="00A02B15"/>
     <w:rsid w:val="00A03BD2"/>
+    <w:rsid w:val="00A10C7F"/>
     <w:rsid w:val="00A10DEB"/>
     <w:rsid w:val="00A13173"/>
     <w:rsid w:val="00A25566"/>
     <w:rsid w:val="00A31883"/>
     <w:rsid w:val="00A3203A"/>
     <w:rsid w:val="00A338FD"/>
     <w:rsid w:val="00A36F36"/>
     <w:rsid w:val="00A3789C"/>
     <w:rsid w:val="00A41500"/>
     <w:rsid w:val="00A41A6F"/>
     <w:rsid w:val="00A46382"/>
     <w:rsid w:val="00A566D1"/>
     <w:rsid w:val="00A600D7"/>
     <w:rsid w:val="00A61976"/>
     <w:rsid w:val="00A631B3"/>
     <w:rsid w:val="00A649ED"/>
     <w:rsid w:val="00A65ECB"/>
     <w:rsid w:val="00A729F9"/>
     <w:rsid w:val="00A72C33"/>
     <w:rsid w:val="00A74E87"/>
     <w:rsid w:val="00A75095"/>
     <w:rsid w:val="00A8112C"/>
     <w:rsid w:val="00A8238D"/>
     <w:rsid w:val="00A85BB5"/>
     <w:rsid w:val="00A93A20"/>
     <w:rsid w:val="00A940DB"/>
     <w:rsid w:val="00A9728D"/>
     <w:rsid w:val="00AA1130"/>
     <w:rsid w:val="00AA3AA2"/>
     <w:rsid w:val="00AA5FE8"/>
     <w:rsid w:val="00AB167B"/>
     <w:rsid w:val="00AC0323"/>
     <w:rsid w:val="00AD0CF5"/>
     <w:rsid w:val="00AD1F5F"/>
     <w:rsid w:val="00AD23DD"/>
+    <w:rsid w:val="00AD4052"/>
     <w:rsid w:val="00AD5B2E"/>
     <w:rsid w:val="00AD6287"/>
     <w:rsid w:val="00AD6933"/>
     <w:rsid w:val="00AD7BDF"/>
     <w:rsid w:val="00AE45DC"/>
     <w:rsid w:val="00AF2502"/>
     <w:rsid w:val="00AF3D65"/>
     <w:rsid w:val="00B00C8B"/>
     <w:rsid w:val="00B01ED1"/>
     <w:rsid w:val="00B02516"/>
     <w:rsid w:val="00B060AD"/>
     <w:rsid w:val="00B170A8"/>
     <w:rsid w:val="00B17612"/>
     <w:rsid w:val="00B17BA5"/>
     <w:rsid w:val="00B228D6"/>
     <w:rsid w:val="00B22E22"/>
     <w:rsid w:val="00B26CF8"/>
     <w:rsid w:val="00B306D0"/>
+    <w:rsid w:val="00B315FE"/>
     <w:rsid w:val="00B33BB6"/>
     <w:rsid w:val="00B348C3"/>
+    <w:rsid w:val="00B36491"/>
     <w:rsid w:val="00B408EF"/>
     <w:rsid w:val="00B40B15"/>
     <w:rsid w:val="00B510F3"/>
+    <w:rsid w:val="00B51743"/>
     <w:rsid w:val="00B532A7"/>
     <w:rsid w:val="00B53ACF"/>
     <w:rsid w:val="00B5433A"/>
     <w:rsid w:val="00B55FFE"/>
     <w:rsid w:val="00B563E8"/>
     <w:rsid w:val="00B63D9D"/>
     <w:rsid w:val="00B67DB4"/>
     <w:rsid w:val="00B848BA"/>
     <w:rsid w:val="00B8575F"/>
     <w:rsid w:val="00B8687C"/>
     <w:rsid w:val="00B86DBC"/>
     <w:rsid w:val="00B86EDA"/>
     <w:rsid w:val="00B92E20"/>
     <w:rsid w:val="00BA2814"/>
     <w:rsid w:val="00BA378F"/>
     <w:rsid w:val="00BA4B07"/>
     <w:rsid w:val="00BA5FA9"/>
     <w:rsid w:val="00BB0654"/>
     <w:rsid w:val="00BB423A"/>
     <w:rsid w:val="00BB488C"/>
     <w:rsid w:val="00BB6E76"/>
     <w:rsid w:val="00BC1646"/>
     <w:rsid w:val="00BC20E4"/>
     <w:rsid w:val="00BC2F7B"/>
     <w:rsid w:val="00BC78BC"/>
@@ -16093,202 +16486,215 @@
     <w:rsid w:val="00CE505A"/>
     <w:rsid w:val="00CF23B3"/>
     <w:rsid w:val="00CF3933"/>
     <w:rsid w:val="00CF58FE"/>
     <w:rsid w:val="00D03893"/>
     <w:rsid w:val="00D11108"/>
     <w:rsid w:val="00D16344"/>
     <w:rsid w:val="00D16D0D"/>
     <w:rsid w:val="00D178FA"/>
     <w:rsid w:val="00D21F3D"/>
     <w:rsid w:val="00D3012A"/>
     <w:rsid w:val="00D31023"/>
     <w:rsid w:val="00D33AEC"/>
     <w:rsid w:val="00D36B25"/>
     <w:rsid w:val="00D36D02"/>
     <w:rsid w:val="00D378B9"/>
     <w:rsid w:val="00D4257B"/>
     <w:rsid w:val="00D60D22"/>
     <w:rsid w:val="00D63ED9"/>
     <w:rsid w:val="00D731F1"/>
     <w:rsid w:val="00D772E4"/>
     <w:rsid w:val="00D77B36"/>
     <w:rsid w:val="00D85AC9"/>
     <w:rsid w:val="00D87897"/>
     <w:rsid w:val="00D9000B"/>
+    <w:rsid w:val="00D9109B"/>
+    <w:rsid w:val="00D958BE"/>
     <w:rsid w:val="00DA15B3"/>
     <w:rsid w:val="00DA1F15"/>
     <w:rsid w:val="00DB28FB"/>
     <w:rsid w:val="00DB29C2"/>
     <w:rsid w:val="00DB5D6A"/>
     <w:rsid w:val="00DB7DFB"/>
     <w:rsid w:val="00DC0BF1"/>
     <w:rsid w:val="00DC30C0"/>
+    <w:rsid w:val="00DC36CD"/>
     <w:rsid w:val="00DC495B"/>
     <w:rsid w:val="00DC4B24"/>
     <w:rsid w:val="00DC4D36"/>
     <w:rsid w:val="00DC4FAD"/>
     <w:rsid w:val="00DC54D6"/>
     <w:rsid w:val="00DC6D7A"/>
     <w:rsid w:val="00DC7390"/>
     <w:rsid w:val="00DD05D9"/>
     <w:rsid w:val="00DD1177"/>
     <w:rsid w:val="00DD1F19"/>
     <w:rsid w:val="00DD2151"/>
     <w:rsid w:val="00DD74FF"/>
     <w:rsid w:val="00DE3B64"/>
     <w:rsid w:val="00DE5810"/>
+    <w:rsid w:val="00DE7C52"/>
     <w:rsid w:val="00DF3861"/>
     <w:rsid w:val="00DF4E47"/>
     <w:rsid w:val="00DF5EC3"/>
+    <w:rsid w:val="00DF72F8"/>
+    <w:rsid w:val="00DF77EC"/>
     <w:rsid w:val="00E04080"/>
     <w:rsid w:val="00E05399"/>
     <w:rsid w:val="00E07836"/>
     <w:rsid w:val="00E10EF4"/>
+    <w:rsid w:val="00E112C8"/>
     <w:rsid w:val="00E11898"/>
     <w:rsid w:val="00E11C54"/>
     <w:rsid w:val="00E16C2D"/>
     <w:rsid w:val="00E1786A"/>
     <w:rsid w:val="00E20A1D"/>
     <w:rsid w:val="00E23559"/>
     <w:rsid w:val="00E24104"/>
     <w:rsid w:val="00E2794E"/>
     <w:rsid w:val="00E31CEA"/>
     <w:rsid w:val="00E418CC"/>
     <w:rsid w:val="00E4226E"/>
     <w:rsid w:val="00E44CCF"/>
     <w:rsid w:val="00E50F86"/>
     <w:rsid w:val="00E52FD5"/>
     <w:rsid w:val="00E604B1"/>
     <w:rsid w:val="00E66335"/>
     <w:rsid w:val="00E67B24"/>
     <w:rsid w:val="00E72FDF"/>
     <w:rsid w:val="00E75EC3"/>
     <w:rsid w:val="00E80ED8"/>
     <w:rsid w:val="00E8518C"/>
     <w:rsid w:val="00E876C1"/>
     <w:rsid w:val="00E87758"/>
+    <w:rsid w:val="00E9148D"/>
     <w:rsid w:val="00E92C02"/>
     <w:rsid w:val="00EA3F52"/>
     <w:rsid w:val="00EB23D0"/>
     <w:rsid w:val="00EB501E"/>
     <w:rsid w:val="00EB5AFB"/>
     <w:rsid w:val="00EC536C"/>
+    <w:rsid w:val="00EC66AE"/>
     <w:rsid w:val="00ED6202"/>
     <w:rsid w:val="00ED7F19"/>
     <w:rsid w:val="00EE3577"/>
     <w:rsid w:val="00EE6A6B"/>
     <w:rsid w:val="00F000F8"/>
     <w:rsid w:val="00F11122"/>
     <w:rsid w:val="00F149BA"/>
     <w:rsid w:val="00F1658C"/>
     <w:rsid w:val="00F168A6"/>
     <w:rsid w:val="00F21EC4"/>
     <w:rsid w:val="00F24013"/>
     <w:rsid w:val="00F24EF1"/>
     <w:rsid w:val="00F2687C"/>
     <w:rsid w:val="00F30EC3"/>
+    <w:rsid w:val="00F36C53"/>
+    <w:rsid w:val="00F419F6"/>
     <w:rsid w:val="00F42546"/>
     <w:rsid w:val="00F42E70"/>
     <w:rsid w:val="00F434F9"/>
     <w:rsid w:val="00F43AB4"/>
     <w:rsid w:val="00F478B0"/>
     <w:rsid w:val="00F52FB9"/>
     <w:rsid w:val="00F55AE6"/>
     <w:rsid w:val="00F57764"/>
     <w:rsid w:val="00F64191"/>
     <w:rsid w:val="00F64A5A"/>
     <w:rsid w:val="00F667CF"/>
     <w:rsid w:val="00F7000A"/>
+    <w:rsid w:val="00F71A74"/>
     <w:rsid w:val="00F74714"/>
     <w:rsid w:val="00F77C09"/>
     <w:rsid w:val="00F81BF6"/>
     <w:rsid w:val="00F85C5F"/>
     <w:rsid w:val="00F92391"/>
     <w:rsid w:val="00F9568D"/>
     <w:rsid w:val="00FA1B89"/>
     <w:rsid w:val="00FA5A61"/>
     <w:rsid w:val="00FA7D28"/>
     <w:rsid w:val="00FB368B"/>
     <w:rsid w:val="00FC3889"/>
     <w:rsid w:val="00FC47C4"/>
     <w:rsid w:val="00FD0AA9"/>
     <w:rsid w:val="00FD3CED"/>
     <w:rsid w:val="00FE23FD"/>
     <w:rsid w:val="00FE321F"/>
     <w:rsid w:val="00FE4FD8"/>
     <w:rsid w:val="00FE57DC"/>
     <w:rsid w:val="00FF4C8B"/>
     <w:rsid w:val="00FF5202"/>
     <w:rsid w:val="00FF6967"/>
     <w:rsid w:val="00FF6AB8"/>
     <w:rsid w:val="00FF7BD9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049" fill="f" fillcolor="white">
+    <o:shapedefaults v:ext="edit" spidmax="2050" fill="f" fillcolor="white">
       <v:fill color="white" on="f"/>
       <v:stroke dashstyle="1 1" weight="1pt"/>
       <o:colormru v:ext="edit" colors="blue"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1672CFCE"/>
   <w15:docId w15:val="{AECF3CC7-B1DB-4524-8F81-407E9CB5A606}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16612,50 +17018,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="0047268E"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:qFormat/>
     <w:rsid w:val="0047268E"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="180" w:after="180" w:line="720" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -16897,53 +17304,79 @@
       <w:adjustRightInd w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       <w:color w:val="000000"/>
       <w:kern w:val="0"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="1110">
     <w:name w:val="111 字元"/>
     <w:link w:val="111"/>
     <w:rsid w:val="008E43CA"/>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="5595944">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="139003440">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="192696219">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="355691632">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -17024,51 +17457,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2090275471">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bli.gov.tw/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mol.gov.tw/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -17331,92 +17764,92 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA661973-792A-4B7F-AED8-6D3087D1A168}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>366</Words>
-  <Characters>2088</Characters>
+  <Words>357</Words>
+  <Characters>2038</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>17</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>bli</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2450</CharactersWithSpaces>
+  <CharactersWithSpaces>2391</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>3932206</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.bli.gov.tw/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4128804</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.mol.gov.tw/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>勞      工</dc:title>
-  <dc:creator>bli</dc:creator>
+  <dc:title/>
+  <dc:creator/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>